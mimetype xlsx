--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9a7695c6af4a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe25d8c88ff4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b59d792629f49e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8bc59e605f4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdded9fa0b94f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b59d792629f49e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd561e9af9778406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8bc59e605f4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,920</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>115,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>