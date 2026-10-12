--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe25d8c88ff4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eade6e3785449ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8bc59e605f4cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6fa06149094c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd561e9af9778406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8bc59e605f4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52a4de2d7ac40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6fa06149094c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>