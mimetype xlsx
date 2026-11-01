--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eade6e3785449ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ec411ce21e43a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6fa06149094c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc166eb7570444a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52a4de2d7ac40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6fa06149094c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9cfec767a44760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc166eb7570444a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>