--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3b588045e543a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d9b3ebcd4c4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f08e492126d46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c6da6705464fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489a80cf6b61454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f08e492126d46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc118f993724b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c6da6705464fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>