--- v6 (2026-04-05)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d9b3ebcd4c4dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ef62deb4e84c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c6da6705464fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63470d61a1ba493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc118f993724b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c6da6705464fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cec608fca5468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63470d61a1ba493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>113,402</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,793</x:t>
-[...198 lines deleted...]
-          <x:t>113,549</x:t>
+          <x:t>112,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>