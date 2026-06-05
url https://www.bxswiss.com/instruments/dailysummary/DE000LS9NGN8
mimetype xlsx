--- v7 (2026-05-01)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ef62deb4e84c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e28e8938f14f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63470d61a1ba493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72f4a280a854060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cec608fca5468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63470d61a1ba493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc23df4ecfe484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72f4a280a854060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>117,589</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,205</x:t>
-[...242 lines deleted...]
-          <x:t>112,848</x:t>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>