--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e28e8938f14f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834553215beb4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72f4a280a854060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab8c5bfe81d4647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc23df4ecfe484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72f4a280a854060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41d1dd626f743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab8c5bfe81d4647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>113,369</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>113,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>114,407</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>