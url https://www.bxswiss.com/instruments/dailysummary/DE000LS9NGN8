--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834553215beb4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc0079b4cc7432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab8c5bfe81d4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502ec56705ed4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41d1dd626f743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab8c5bfe81d4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce89002a079406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502ec56705ed4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>112,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>113,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>