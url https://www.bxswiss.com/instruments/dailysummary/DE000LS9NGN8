--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc0079b4cc7432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f12af77c6447aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502ec56705ed4d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba4dcc0ed634b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce89002a079406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502ec56705ed4d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e62ce0d3e74ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba4dcc0ed634b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>