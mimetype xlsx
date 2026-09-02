--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f12af77c6447aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9a7695c6af4a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba4dcc0ed634b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b59d792629f49e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e62ce0d3e74ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba4dcc0ed634b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdded9fa0b94f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b59d792629f49e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unbegründeter abverkauf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>