--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ed10ac93ae4956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0508ea95ae34f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9d8886bdb1487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5392eceea9344f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4a52e19c294404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9d8886bdb1487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d265c4824246cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5392eceea9344f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,932</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>