--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0508ea95ae34f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0c2c90e16b4d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5392eceea9344f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c257d6a1034284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d265c4824246cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5392eceea9344f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c2aad9841c4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c257d6a1034284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>