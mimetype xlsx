--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0c2c90e16b4d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc71c77ab174f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c257d6a1034284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re490d49a17e34b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c2aad9841c4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c257d6a1034284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc00fe1dd167482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re490d49a17e34b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>136,978</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,958</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>134,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>