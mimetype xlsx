--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re013c320a8cf497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856fdc055e414668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bc108c901442f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca129f1d076a4092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685f528e35bc4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bc108c901442f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d2e0b895734f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca129f1d076a4092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>175,291</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>