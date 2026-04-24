--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856fdc055e414668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e141f9baa3a4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca129f1d076a4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c6327c829d4ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d2e0b895734f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca129f1d076a4092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2bcc520e3f47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c6327c829d4ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,057</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>