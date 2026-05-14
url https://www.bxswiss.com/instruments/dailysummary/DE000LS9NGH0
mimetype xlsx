--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e141f9baa3a4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e5f951783c46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c6327c829d4ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5e9ea4a1254ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2bcc520e3f47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c6327c829d4ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7c05b75356403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5e9ea4a1254ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>