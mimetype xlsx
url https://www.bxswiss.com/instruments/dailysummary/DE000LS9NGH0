--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e5f951783c46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe7a4ebeba04b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5e9ea4a1254ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31059371cad24040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7c05b75356403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5e9ea4a1254ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c7aec240c24ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31059371cad24040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>