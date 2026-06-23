--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe7a4ebeba04b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db62f4e63147b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31059371cad24040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0049a257b34a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c7aec240c24ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31059371cad24040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2051256085ad455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0049a257b34a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>185,232</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>176,709</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>190,796</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>