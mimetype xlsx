--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db62f4e63147b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a465e30ccb4b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0049a257b34a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103e23c9cca746f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2051256085ad455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0049a257b34a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270f210dc89e45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103e23c9cca746f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>176,709</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,083</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>