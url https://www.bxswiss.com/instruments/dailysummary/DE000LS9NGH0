--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a465e30ccb4b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ed10ac93ae4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103e23c9cca746f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9d8886bdb1487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270f210dc89e45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103e23c9cca746f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4a52e19c294404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9d8886bdb1487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Machine-Internet Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>174,250</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>