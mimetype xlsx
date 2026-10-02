--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d07d83f8f3e48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2235d067d44342b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2fa5bb245c4c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abc5d3b04e848a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7cc9f55fc046c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2fa5bb245c4c1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc82de955a0408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abc5d3b04e848a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>