--- v16 (2026-10-02)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2235d067d44342b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0aa4a31c684a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abc5d3b04e848a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9aaaacd20794253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc82de955a0408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abc5d3b04e848a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407e86ea66b24885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9aaaacd20794253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>28,731</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,561</x:t>
-[...11 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,900</x:t>
-[...576 lines deleted...]
-          <x:t>27,084</x:t>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>