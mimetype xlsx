--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde37b047c5934830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d325d69030d464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb86f9db78a44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c02c59156444a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcafac52a4c42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb86f9db78a44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d3419d4a804a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c02c59156444a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,487</x:t>
-[...306 lines deleted...]
-          <x:t>35,234</x:t>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>