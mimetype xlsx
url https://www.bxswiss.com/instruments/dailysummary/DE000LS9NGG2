--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d325d69030d464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ea95b9b4f140ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c02c59156444a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328059a6bc554ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d3419d4a804a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c02c59156444a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b19271c38e4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328059a6bc554ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>32,091</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>