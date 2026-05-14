--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ea95b9b4f140ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170bc77441704456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328059a6bc554ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b503208b1984cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b19271c38e4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328059a6bc554ca1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972206d7438c4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b503208b1984cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>32,896</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,336</x:t>
-[...517 lines deleted...]
-          <x:t>32,890</x:t>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>