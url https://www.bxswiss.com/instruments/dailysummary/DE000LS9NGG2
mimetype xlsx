--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170bc77441704456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8828ba5a105a4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b503208b1984cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d677886db94c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972206d7438c4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b503208b1984cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abc37283ca34032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d677886db94c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>