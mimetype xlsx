--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8828ba5a105a4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e344160d4b4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d677886db94c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08d9989dc264f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abc37283ca34032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d677886db94c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6157f4cd504b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08d9989dc264f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,440</x:t>
-[...436 lines deleted...]
-          <x:t>27,619</x:t>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>31,837</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>