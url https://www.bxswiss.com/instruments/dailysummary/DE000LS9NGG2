--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e344160d4b4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbf5f4d45374a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08d9989dc264f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0188409e656c42c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6157f4cd504b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08d9989dc264f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4f579d81654954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0188409e656c42c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>27,619</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>29,771</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>27,851</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>