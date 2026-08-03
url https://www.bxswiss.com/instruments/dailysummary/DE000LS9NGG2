--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbf5f4d45374a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3907cd9e6d564fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0188409e656c42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b9f061fd2843bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4f579d81654954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0188409e656c42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913340804007433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b9f061fd2843bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,938</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>28,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,830</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>