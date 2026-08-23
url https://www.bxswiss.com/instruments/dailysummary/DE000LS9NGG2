--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3907cd9e6d564fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e640de62574450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b9f061fd2843bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94a2658e0f34d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913340804007433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b9f061fd2843bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cea20d7da64c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94a2658e0f34d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>32,758</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>32,747</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>