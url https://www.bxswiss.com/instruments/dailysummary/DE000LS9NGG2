--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e640de62574450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d07d83f8f3e48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94a2658e0f34d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2fa5bb245c4c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cea20d7da64c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94a2658e0f34d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7cc9f55fc046c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2fa5bb245c4c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstürmer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>29,742</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>30,748</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>