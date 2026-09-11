--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6007a432887443b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92db56c0709c4f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e747c3d45945a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d9a765836b4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fb70377c9d47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e747c3d45945a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9bb81e22546426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d9a765836b4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,865</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>94,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,662</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>