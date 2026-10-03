--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92db56c0709c4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b5fde20fef42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d9a765836b4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569dd3e7493c433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9bb81e22546426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d9a765836b4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040026d7bcb44505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569dd3e7493c433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>94,228</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>98,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>