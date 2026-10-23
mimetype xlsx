--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b5fde20fef42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dfd14637ac4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569dd3e7493c433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a96413c59546d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040026d7bcb44505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569dd3e7493c433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48467c0ceba465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a96413c59546d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>