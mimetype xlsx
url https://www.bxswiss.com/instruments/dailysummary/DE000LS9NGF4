--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae93a2c88da4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043656be506a4be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcce12399694597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f258fb08e6449e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d2ed5dbf3c4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcce12399694597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9ab92faf9d4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f258fb08e6449e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>