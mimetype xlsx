--- v7 (2026-04-03)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043656be506a4be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f9d766fd704168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f258fb08e6449e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ce7ca91ad14223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9ab92faf9d4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f258fb08e6449e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5d87722dcb4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ce7ca91ad14223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>95,584</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>96,444</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>