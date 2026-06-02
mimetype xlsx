--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f9d766fd704168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cdab89ae8840f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ce7ca91ad14223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d3fb71b4714918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5d87722dcb4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ce7ca91ad14223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209b47ad32bf4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d3fb71b4714918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>95,257</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,399</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,528</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>95,306</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>