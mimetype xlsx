--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cdab89ae8840f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3a80afdd38424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d3fb71b4714918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f26dea9a8c049ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209b47ad32bf4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d3fb71b4714918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95abfd6df7d449af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f26dea9a8c049ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,581</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,785</x:t>
-[...242 lines deleted...]
-          <x:t>95,401</x:t>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>95,408</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>