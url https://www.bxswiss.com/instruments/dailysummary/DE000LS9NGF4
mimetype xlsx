--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3a80afdd38424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf95536d5cb48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f26dea9a8c049ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268632f323064650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95abfd6df7d449af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f26dea9a8c049ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7742fcada3ed4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268632f323064650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>