--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf95536d5cb48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826592947312445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268632f323064650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831eec1fed694c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7742fcada3ed4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268632f323064650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95cd809579334f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831eec1fed694c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>