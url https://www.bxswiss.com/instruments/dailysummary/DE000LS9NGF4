--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826592947312445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6007a432887443b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831eec1fed694c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e747c3d45945a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95cd809579334f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831eec1fed694c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fb70377c9d47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e747c3d45945a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Autos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>