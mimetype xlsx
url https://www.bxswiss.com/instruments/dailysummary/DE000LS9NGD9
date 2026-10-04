--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e787a68027a48d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bd9dfb05af4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8241553bce1548ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c53b2b92234acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e56174542a64bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8241553bce1548ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20e00c5f4784ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c53b2b92234acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,538</x:t>
-[...306 lines deleted...]
-          <x:t>124,770</x:t>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>