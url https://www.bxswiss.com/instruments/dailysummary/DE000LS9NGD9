--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bd9dfb05af4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424ee9df782d455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c53b2b92234acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178652119a13416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20e00c5f4784ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c53b2b92234acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fa2342d1c64b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178652119a13416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>