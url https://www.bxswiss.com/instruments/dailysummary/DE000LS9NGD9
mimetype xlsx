--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dfc3bf6da54b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receb131c897d4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25bbeaa115441f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613b65304d404de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500076a199eb4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25bbeaa115441f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28e0a4e3e444ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613b65304d404de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>112,650</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>