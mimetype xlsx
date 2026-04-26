--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receb131c897d4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66021a15e8fa4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613b65304d404de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ae9e1896ff415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28e0a4e3e444ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613b65304d404de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01579e6919a04118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ae9e1896ff415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>