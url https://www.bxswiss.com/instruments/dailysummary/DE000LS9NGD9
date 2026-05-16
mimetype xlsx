--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66021a15e8fa4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9578cf0d0d024ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ae9e1896ff415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00f4b9a8c8c4d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01579e6919a04118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ae9e1896ff415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7593a277f1924765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00f4b9a8c8c4d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>