--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9578cf0d0d024ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b02b2372f6a486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00f4b9a8c8c4d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86b2337f1684523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7593a277f1924765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00f4b9a8c8c4d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f429dc038004307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86b2337f1684523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>