--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b02b2372f6a486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re563a0bd2d804fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86b2337f1684523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d62067eddf14d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f429dc038004307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86b2337f1684523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16a10ce63ff4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d62067eddf14d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>116,937</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,722</x:t>
-[...571 lines deleted...]
-          <x:t>118,893</x:t>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>