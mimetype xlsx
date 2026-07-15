--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re563a0bd2d804fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4a27bf7e0647d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d62067eddf14d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffeeca1683c4548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16a10ce63ff4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d62067eddf14d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb06ed715c84562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffeeca1683c4548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>