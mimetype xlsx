--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4a27bf7e0647d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28849cb5047b4e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffeeca1683c4548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27d7fa67458477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb06ed715c84562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffeeca1683c4548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b6b20246f34ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27d7fa67458477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,299</x:t>
-[...576 lines deleted...]
-          <x:t>115,510</x:t>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>