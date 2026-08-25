--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28849cb5047b4e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2775fc53195e4821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27d7fa67458477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf398cb0289424922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b6b20246f34ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27d7fa67458477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra550f88113cb4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf398cb0289424922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>