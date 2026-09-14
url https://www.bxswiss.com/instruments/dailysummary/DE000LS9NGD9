--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2775fc53195e4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e787a68027a48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf398cb0289424922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8241553bce1548ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra550f88113cb4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf398cb0289424922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e56174542a64bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8241553bce1548ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Over Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>