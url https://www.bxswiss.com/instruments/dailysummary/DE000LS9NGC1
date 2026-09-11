--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba9e7bc1ad24096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5121e402dce24cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd872eadd74777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16c6962987e4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81563eef141146e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd872eadd74777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d37018cdc4b4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16c6962987e4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>