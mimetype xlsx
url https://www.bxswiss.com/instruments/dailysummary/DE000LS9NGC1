--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5121e402dce24cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b247a3e5dbf46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16c6962987e4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8454f0e0ef4bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d37018cdc4b4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16c6962987e4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94175ebe07a34a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8454f0e0ef4bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>87,143</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,345</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>