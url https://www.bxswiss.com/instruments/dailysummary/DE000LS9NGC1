--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b247a3e5dbf46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3da4cae64c4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8454f0e0ef4bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d789de508a4d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94175ebe07a34a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8454f0e0ef4bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1101d700704139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d789de508a4d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>