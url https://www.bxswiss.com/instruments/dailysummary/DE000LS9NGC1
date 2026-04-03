--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dc082b9b8e4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a07cfcfecd4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51bfb042b8847b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80358b2b868c485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d48fe65f7a24f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51bfb042b8847b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb074d986ccc4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80358b2b868c485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>57,328</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,667</x:t>
-[...274 lines deleted...]
-          <x:t>59,119</x:t>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>