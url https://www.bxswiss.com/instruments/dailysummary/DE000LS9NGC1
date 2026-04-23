--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a07cfcfecd4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da15fbed2848f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80358b2b868c485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cd5991da96415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb074d986ccc4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80358b2b868c485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff10b9e0684487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cd5991da96415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>