--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da15fbed2848f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fcfc0226974a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cd5991da96415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7fe184a19e4d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff10b9e0684487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cd5991da96415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd8df0240d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7fe184a19e4d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>48,434</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,025</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>