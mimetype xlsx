--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fcfc0226974a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8312b005c7ac49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7fe184a19e4d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436e32fe8f6c40a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd8df0240d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7fe184a19e4d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde939e3e2505419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436e32fe8f6c40a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>