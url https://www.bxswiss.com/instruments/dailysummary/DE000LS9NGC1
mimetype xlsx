--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8312b005c7ac49e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb1818fbd134b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436e32fe8f6c40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e036c27f4c14e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde939e3e2505419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436e32fe8f6c40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8a015474d4419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e036c27f4c14e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>