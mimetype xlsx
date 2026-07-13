--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb1818fbd134b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7a708e13644914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e036c27f4c14e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd102b991844979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8a015474d4419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e036c27f4c14e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3eec1542373450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd102b991844979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>