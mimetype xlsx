--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7a708e13644914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f7ccd8bcfe499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd102b991844979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd556b14523454785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3eec1542373450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd102b991844979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6704995eac5f4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd556b14523454785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>