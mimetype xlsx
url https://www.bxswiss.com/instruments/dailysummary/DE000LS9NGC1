--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f7ccd8bcfe499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba9e7bc1ad24096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd556b14523454785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd872eadd74777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6704995eac5f4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd556b14523454785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81563eef141146e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd872eadd74777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leading Niche Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,787</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>