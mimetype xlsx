--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac8f0f133ae49d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad621adbe63a4ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73938a96845148cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c1cb271400451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46ebf5751514ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73938a96845148cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f44098006db4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c1cb271400451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>