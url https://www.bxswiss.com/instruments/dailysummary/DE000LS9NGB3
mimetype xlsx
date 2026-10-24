--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad621adbe63a4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91ac7d632c04c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c1cb271400451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143d6647a09440a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f44098006db4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c1cb271400451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945f6c6a24141fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143d6647a09440a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>4,805</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...356 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,919</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>4,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>