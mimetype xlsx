--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe2f71d67964df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079da4712e534bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f88e387663c4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e32d4a323d943fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb69af7232c4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f88e387663c4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a506f0128642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e32d4a323d943fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>