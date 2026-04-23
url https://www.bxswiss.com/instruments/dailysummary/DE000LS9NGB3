--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079da4712e534bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6280a0af982249fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e32d4a323d943fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b809c10658411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a506f0128642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e32d4a323d943fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf54b6431a914a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b809c10658411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>7,804</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,222</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>