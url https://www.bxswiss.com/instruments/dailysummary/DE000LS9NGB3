--- v8 (2026-04-23)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6280a0af982249fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb287f1e5ce4adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b809c10658411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057222d0ae024e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf54b6431a914a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b809c10658411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4e95c3b6f44240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057222d0ae024e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>12,956</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>