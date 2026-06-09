--- v9 (2026-06-05)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb287f1e5ce4adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5d6392468949f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057222d0ae024e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdadd30e91e2d4004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4e95c3b6f44240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057222d0ae024e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dfd5abb45745a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdadd30e91e2d4004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>