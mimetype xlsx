--- v10 (2026-06-09)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5d6392468949f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7ec9f636fc4940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdadd30e91e2d4004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caca8e17787428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dfd5abb45745a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdadd30e91e2d4004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d98414aecd4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caca8e17787428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>10,122</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>