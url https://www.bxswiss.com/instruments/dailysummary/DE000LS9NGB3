--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7ec9f636fc4940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8dc8bab1ad449ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caca8e17787428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ade1227ae84260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d98414aecd4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caca8e17787428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19db2ddf9f41434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ade1227ae84260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>6,521</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>