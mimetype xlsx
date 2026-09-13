--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8dc8bab1ad449ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac8f0f133ae49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ade1227ae84260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73938a96845148cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19db2ddf9f41434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ade1227ae84260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46ebf5751514ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73938a96845148cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rosinen picken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>