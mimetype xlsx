--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221c12590dcd4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec32121e63940a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d425e723a844ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0baecd335e94340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafdc2cb080d47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d425e723a844ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e87b9a06b14e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0baecd335e94340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>94,448</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,288</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>92,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,664</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>