--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec32121e63940a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026ada5ca6f4f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0baecd335e94340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re343163d56cb45bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e87b9a06b14e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0baecd335e94340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf4d349a7d944ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re343163d56cb45bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>