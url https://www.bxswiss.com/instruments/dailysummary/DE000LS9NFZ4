--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026ada5ca6f4f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad31a1d16174704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re343163d56cb45bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5551fab57f744daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf4d349a7d944ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re343163d56cb45bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af23e9ed217491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5551fab57f744daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>90,498</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,374</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,550</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>