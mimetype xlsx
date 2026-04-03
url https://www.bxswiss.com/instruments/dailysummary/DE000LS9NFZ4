--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6f7f2f2523489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6b8b3b4aaa4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85595b4da2f4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabcc3718c544461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b7c81c08164b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85595b4da2f4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8780a8a758e74dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabcc3718c544461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>77,900</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,440</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>