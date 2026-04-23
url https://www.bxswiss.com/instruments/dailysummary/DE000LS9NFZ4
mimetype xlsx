--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6b8b3b4aaa4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra201e32698a14c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabcc3718c544461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b84e4f83a949a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8780a8a758e74dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabcc3718c544461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1af6b1766642ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b84e4f83a949a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>77,860</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,455</x:t>
-[...335 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>79,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,987</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>79,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>