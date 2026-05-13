--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra201e32698a14c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a3f5caa12b496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b84e4f83a949a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e30b896cb144a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1af6b1766642ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b84e4f83a949a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e1c3e457974f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e30b896cb144a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>81,350</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,339</x:t>
-[...242 lines deleted...]
-          <x:t>81,020</x:t>
+          <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>