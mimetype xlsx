--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a3f5caa12b496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0cdb914316a4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e30b896cb144a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9846c9a72949e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e1c3e457974f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e30b896cb144a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec891f9e8dcf4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9846c9a72949e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>82,461</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>80,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>