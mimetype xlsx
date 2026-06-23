--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0cdb914316a4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07b7911305e43a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9846c9a72949e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f489162b9f84f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec891f9e8dcf4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9846c9a72949e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529e2c2195c5499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f489162b9f84f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>82,768</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,401</x:t>
-[...220 lines deleted...]
-          <x:t>77,210</x:t>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>