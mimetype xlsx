--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07b7911305e43a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cb46667e08422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f489162b9f84f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b01a6040b234e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529e2c2195c5499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f489162b9f84f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c4f7aae2ed4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b01a6040b234e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>