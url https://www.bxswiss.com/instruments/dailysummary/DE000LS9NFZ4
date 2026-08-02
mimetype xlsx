--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cb46667e08422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7224f18c352f4565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b01a6040b234e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36391bf6b13346bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c4f7aae2ed4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b01a6040b234e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd874de637b9468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36391bf6b13346bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>