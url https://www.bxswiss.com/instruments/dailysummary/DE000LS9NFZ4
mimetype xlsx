--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7224f18c352f4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221c12590dcd4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36391bf6b13346bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d425e723a844ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd874de637b9468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36391bf6b13346bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafdc2cb080d47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d425e723a844ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Discounted Cashflow Bewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>