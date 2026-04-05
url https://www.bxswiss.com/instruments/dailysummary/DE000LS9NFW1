--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e5bbd765664b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf445c257dc014d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b31f85368df4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dcc2993d0b14170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d81b05308554306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b31f85368df4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab13768478f4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dcc2993d0b14170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>