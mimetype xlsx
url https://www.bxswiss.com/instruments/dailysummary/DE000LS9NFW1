--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf445c257dc014d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a12d91ebea44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dcc2993d0b14170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3add4f63951f4891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab13768478f4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dcc2993d0b14170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4de4cff936450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3add4f63951f4891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>