--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a12d91ebea44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945778967a434589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3add4f63951f4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a0db6ed5ab4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4de4cff936450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3add4f63951f4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81fc148f305471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a0db6ed5ab4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>132,815</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>