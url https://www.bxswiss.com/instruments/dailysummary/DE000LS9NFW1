--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945778967a434589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c38cf7c1fa44a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a0db6ed5ab4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2728a9b0fd234dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81fc148f305471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a0db6ed5ab4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224634cd27bd4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2728a9b0fd234dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>