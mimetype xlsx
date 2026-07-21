--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c38cf7c1fa44a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdeaa5dc8a54279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2728a9b0fd234dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c870eb4e340d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224634cd27bd4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2728a9b0fd234dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824b136295844ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c870eb4e340d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>134,638</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,456</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>