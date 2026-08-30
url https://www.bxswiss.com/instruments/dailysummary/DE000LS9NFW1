--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdeaa5dc8a54279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e35003535724103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c870eb4e340d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516827bd83334a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824b136295844ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c870eb4e340d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dafaef0ef3640ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516827bd83334a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>135,805</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>134,821</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>