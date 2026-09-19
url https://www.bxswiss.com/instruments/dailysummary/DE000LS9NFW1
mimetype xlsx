--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e35003535724103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de9a60ecf9a4178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516827bd83334a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6c6ac5d53d489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dafaef0ef3640ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516827bd83334a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4b99a9b64d4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6c6ac5d53d489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>