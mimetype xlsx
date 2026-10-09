--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de9a60ecf9a4178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf735c59d345d4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6c6ac5d53d489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79feea7aa2241ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4b99a9b64d4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6c6ac5d53d489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62ea3636561482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79feea7aa2241ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>