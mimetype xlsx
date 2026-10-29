--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf735c59d345d4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690c6faa6dcc45ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79feea7aa2241ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0de009f45448ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62ea3636561482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79feea7aa2241ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebf0cbaff3f4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0de009f45448ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TLAB Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>