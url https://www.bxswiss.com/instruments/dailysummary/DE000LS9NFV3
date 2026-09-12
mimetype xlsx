--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d33c837c7404e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdab05b3e0040af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23af2eb2f2d94f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a04a7f588842e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d109af1d8bd4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23af2eb2f2d94f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23efcf5adefc4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a04a7f588842e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>123,458</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,639</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>123,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,797</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>