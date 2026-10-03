--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdab05b3e0040af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4572be1c68164f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a04a7f588842e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1304d0759f0643df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23efcf5adefc4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a04a7f588842e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cb508890c3401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1304d0759f0643df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>