--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4572be1c68164f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de5872c8e564afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1304d0759f0643df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a793c172d2d404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cb508890c3401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1304d0759f0643df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31736645eae4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a793c172d2d404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>