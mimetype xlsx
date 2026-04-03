--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e23cbb1634408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436601754a634262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670a54c5f709413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdcc9aa21f34b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c6e9da9d434c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670a54c5f709413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd5b5216a9c4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdcc9aa21f34b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>