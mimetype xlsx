--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436601754a634262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701f6903d3d64cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdcc9aa21f34b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04af1cb68b84b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd5b5216a9c4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdcc9aa21f34b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf331ee90a0c54699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04af1cb68b84b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,755</x:t>
-[...603 lines deleted...]
-          <x:t>107,324</x:t>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>