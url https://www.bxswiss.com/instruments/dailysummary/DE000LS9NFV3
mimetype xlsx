--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701f6903d3d64cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re784318c10e747df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04af1cb68b84b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d514524dffe4923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf331ee90a0c54699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04af1cb68b84b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064e7e151da74f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d514524dffe4923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>