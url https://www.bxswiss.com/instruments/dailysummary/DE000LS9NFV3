--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re784318c10e747df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6efc0a355d487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d514524dffe4923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34fb078c65148c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064e7e151da74f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d514524dffe4923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba281bb381aa42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34fb078c65148c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>