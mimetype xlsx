--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6efc0a355d487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95704fbc3d5474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34fb078c65148c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8899cf9aa532498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba281bb381aa42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34fb078c65148c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7460f5513994a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8899cf9aa532498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>