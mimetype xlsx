--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95704fbc3d5474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da0b14ababc4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8899cf9aa532498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc713e2684b2b4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7460f5513994a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8899cf9aa532498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71c05fca6cc4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc713e2684b2b4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>