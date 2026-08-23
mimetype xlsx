--- v9 (2026-07-13)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da0b14ababc4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d33c837c7404e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc713e2684b2b4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23af2eb2f2d94f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71c05fca6cc4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc713e2684b2b4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d109af1d8bd4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23af2eb2f2d94f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern-Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NFV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,222</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>