--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449679dd69d54220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370946a3cbc54527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd67654691849b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf842971d8bdf4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83bf0ed6ddb406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd67654691849b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06328bc406e4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf842971d8bdf4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>