--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370946a3cbc54527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb04eef9f75b4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf842971d8bdf4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ead9c9d40e4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06328bc406e4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf842971d8bdf4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65130cb461e41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ead9c9d40e4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>46,324</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>