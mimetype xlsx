--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb04eef9f75b4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33cf79eadcd40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ead9c9d40e4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ae081138f94597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65130cb461e41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ead9c9d40e4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacef2f99ee54d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ae081138f94597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>