--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33cf79eadcd40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e49327b10b749fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ae081138f94597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f766214c434a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacef2f99ee54d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ae081138f94597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087d4ad7955941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f766214c434a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>49,396</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>