--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e49327b10b749fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f34118755f5435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f766214c434a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751905fb59844fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087d4ad7955941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f766214c434a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3274febd41444a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751905fb59844fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>