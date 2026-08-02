--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f34118755f5435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4513bfdb214e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751905fb59844fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4251bb5c7f641d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3274febd41444a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751905fb59844fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9247ab4b2c184d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4251bb5c7f641d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>49,632</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>49,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>