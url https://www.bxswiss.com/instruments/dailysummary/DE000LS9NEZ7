--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4513bfdb214e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3798f99365ea42e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4251bb5c7f641d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6905dc79b1714995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9247ab4b2c184d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4251bb5c7f641d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04af77b548eb4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6905dc79b1714995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,289</x:t>
-[...495 lines deleted...]
-          <x:t>50,250</x:t>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>