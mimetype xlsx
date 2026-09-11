--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3798f99365ea42e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a160ad5dcc471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6905dc79b1714995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a010483db124efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04af77b548eb4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6905dc79b1714995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38cd983c251048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a010483db124efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>