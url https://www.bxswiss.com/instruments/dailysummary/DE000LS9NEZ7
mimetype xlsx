--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a160ad5dcc471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8459647987ff48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a010483db124efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2914a03ee3fe48dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38cd983c251048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a010483db124efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dda5db9bcf94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2914a03ee3fe48dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>