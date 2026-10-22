--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8459647987ff48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61fbc263d4348cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2914a03ee3fe48dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ba88ef380544ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dda5db9bcf94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2914a03ee3fe48dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b8ef91b4a840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ba88ef380544ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>