--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79b15ad1715456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59940e72e61a49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65959a5b0ced4bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403685cfea2d49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b10acbb044147e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65959a5b0ced4bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80506ae83e3e4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403685cfea2d49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>