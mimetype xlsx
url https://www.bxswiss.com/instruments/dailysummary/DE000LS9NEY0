--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59940e72e61a49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7212650e7b47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403685cfea2d49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf546e0ce9f2e4497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80506ae83e3e4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403685cfea2d49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5b62a7f31645db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf546e0ce9f2e4497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>