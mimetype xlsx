--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7212650e7b47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27f6660cb1242ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf546e0ce9f2e4497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65536f41e3784b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5b62a7f31645db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf546e0ce9f2e4497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02533b2bbe4b4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65536f41e3784b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>