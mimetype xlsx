--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27f6660cb1242ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dca5aaf7ccf45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65536f41e3784b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102b339ba2af481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02533b2bbe4b4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65536f41e3784b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657c854ff283438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102b339ba2af481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>