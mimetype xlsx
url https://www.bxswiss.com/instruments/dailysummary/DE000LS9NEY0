--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dca5aaf7ccf45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de4113ddc8f44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102b339ba2af481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b6bbd0a85f4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657c854ff283438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102b339ba2af481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9851e6a804e44a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b6bbd0a85f4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>