--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de4113ddc8f44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d1fbdda89a4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b6bbd0a85f4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc254c1fcd8414823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9851e6a804e44a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b6bbd0a85f4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4965a433aad346cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc254c1fcd8414823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>152,196</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,502</x:t>
-[...220 lines deleted...]
-          <x:t>154,321</x:t>
+          <x:t>150,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>