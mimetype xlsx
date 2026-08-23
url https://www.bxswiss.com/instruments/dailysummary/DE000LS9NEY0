--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d1fbdda89a4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f31fd3f57644595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc254c1fcd8414823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14e56c00fd74302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4965a433aad346cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc254c1fcd8414823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3768b746d224cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14e56c00fd74302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>151,948</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>