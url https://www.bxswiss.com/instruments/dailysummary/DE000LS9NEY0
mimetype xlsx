--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f31fd3f57644595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb80dc02b4524ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14e56c00fd74302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6031687d74bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3768b746d224cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14e56c00fd74302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503f9b79cca34c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6031687d74bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>