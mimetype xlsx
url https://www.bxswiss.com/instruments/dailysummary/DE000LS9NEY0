--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb80dc02b4524ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14a82f834504bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6031687d74bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3816298f11cd4392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503f9b79cca34c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6031687d74bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5d9cc2142348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3816298f11cd4392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>153,540</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,207</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>