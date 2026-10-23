--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14a82f834504bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8dafefa8e94586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3816298f11cd4392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde0619210d0443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5d9cc2142348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3816298f11cd4392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fdf51f4b4545fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde0619210d0443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nibelungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>