--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f572bf309aa422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ce38f7332c4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf67ff079e0421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd797182d4084430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3788faa27664730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf67ff079e0421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9524e2ea17724bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd797182d4084430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>