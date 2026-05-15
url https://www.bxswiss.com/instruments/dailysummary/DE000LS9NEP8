--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ce38f7332c4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcec85728a046ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd797182d4084430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899366e5124c465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9524e2ea17724bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd797182d4084430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb7bfeba98d4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899366e5124c465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,594</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,425</x:t>
-[...517 lines deleted...]
-          <x:t>92,677</x:t>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>