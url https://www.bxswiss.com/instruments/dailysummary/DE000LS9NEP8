--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcec85728a046ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6835a10728fb49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899366e5124c465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca4e89251614ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb7bfeba98d4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899366e5124c465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c77a6f3be3429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca4e89251614ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>98,731</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,151</x:t>
-[...215 lines deleted...]
-          <x:t>97,168</x:t>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>