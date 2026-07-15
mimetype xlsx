--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6835a10728fb49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d953a895d34431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca4e89251614ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4251785bc66498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c77a6f3be3429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca4e89251614ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d0728dd7124a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4251785bc66498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>92,000</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>