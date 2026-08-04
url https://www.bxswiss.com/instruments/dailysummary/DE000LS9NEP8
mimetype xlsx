--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d953a895d34431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba50c28a525e4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4251785bc66498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7d7c50ff004686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d0728dd7124a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4251785bc66498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfbc77220a74897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7d7c50ff004686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>