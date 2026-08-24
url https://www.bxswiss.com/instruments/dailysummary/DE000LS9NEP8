--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba50c28a525e4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429f41fed6e249a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7d7c50ff004686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538c2d04fb5d43e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfbc77220a74897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7d7c50ff004686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68642625c2c4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538c2d04fb5d43e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>92,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,842</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>92,198</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,093</x:t>
-[...193 lines deleted...]
-          <x:t>91,842</x:t>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>