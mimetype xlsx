--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429f41fed6e249a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1290b6538fd4446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538c2d04fb5d43e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12e4d7a3284da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68642625c2c4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538c2d04fb5d43e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a88501ea494e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12e4d7a3284da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>