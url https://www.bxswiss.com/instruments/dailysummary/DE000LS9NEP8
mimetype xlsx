--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1290b6538fd4446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b9b8042d8b4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12e4d7a3284da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a93e4d90984f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a88501ea494e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12e4d7a3284da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294d0b3767f646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a93e4d90984f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,383</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>93,121</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>