--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b9b8042d8b4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5fc00354494298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a93e4d90984f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04dfd29e8a3548d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294d0b3767f646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a93e4d90984f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4383b6be90f34c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04dfd29e8a3548d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfuxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>