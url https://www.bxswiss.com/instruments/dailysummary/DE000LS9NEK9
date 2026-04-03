--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e28c8460cc24fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4be98e08b04df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550ddf5da7164830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd545ed489b574706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b75b54f9684262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550ddf5da7164830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02532f4f5cc64ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd545ed489b574706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>