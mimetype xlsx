--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4be98e08b04df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9fdedb50014570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd545ed489b574706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99904a10f2574a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02532f4f5cc64ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd545ed489b574706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d11907223124f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99904a10f2574a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>