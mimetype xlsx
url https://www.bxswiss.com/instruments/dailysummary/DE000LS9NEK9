--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9fdedb50014570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0da8ee80b9347ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99904a10f2574a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8e362bb2fe4099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d11907223124f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99904a10f2574a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840d6ef3ec574ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8e362bb2fe4099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>