--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0da8ee80b9347ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933614e89a6a4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8e362bb2fe4099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f522268b57b4a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840d6ef3ec574ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8e362bb2fe4099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e76269560594335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f522268b57b4a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>164,268</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>161,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>