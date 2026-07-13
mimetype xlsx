--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933614e89a6a4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862832e35987404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f522268b57b4a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3b58fe070b4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e76269560594335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f522268b57b4a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d3cf5efd9b4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3b58fe070b4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>