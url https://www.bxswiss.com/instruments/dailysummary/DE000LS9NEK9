--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862832e35987404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ca5a5637a54201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3b58fe070b4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd387e18974b499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d3cf5efd9b4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3b58fe070b4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac4bab9bb764ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd387e18974b499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>