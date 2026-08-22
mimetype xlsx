--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ca5a5637a54201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db3a371994e4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd387e18974b499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17db0e8c47147d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac4bab9bb764ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd387e18974b499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91950d3a27c444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17db0e8c47147d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>