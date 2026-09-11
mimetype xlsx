--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db3a371994e4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fa86c11cea471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17db0e8c47147d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad19c68e17a42fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91950d3a27c444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17db0e8c47147d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c175194fe1429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad19c68e17a42fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>