--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fa86c11cea471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1416c466a74b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad19c68e17a42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1bb416dcbf4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c175194fe1429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad19c68e17a42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdfa19fbfe34e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1bb416dcbf4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>212,652</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>