--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1416c466a74b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7cbcb4517a4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1bb416dcbf4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116bc8525263430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdfa19fbfe34e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1bb416dcbf4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfcb3ea57fe476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116bc8525263430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Zukunft: Digitalisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>