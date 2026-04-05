--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a27bf8dee6649d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10d257e32384670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1094b851961414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d341e3e64864983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61cc08f69f34729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1094b851961414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e512934df5430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d341e3e64864983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>