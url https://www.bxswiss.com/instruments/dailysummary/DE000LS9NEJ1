--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10d257e32384670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4f2d70cf034806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d341e3e64864983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4b8973264c415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e512934df5430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d341e3e64864983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d48148700a4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4b8973264c415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>