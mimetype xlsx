--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4f2d70cf034806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76157037b0149bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4b8973264c415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37043820e8e4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d48148700a4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4b8973264c415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356e60e3de8143bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37043820e8e4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>83,032</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,605</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>79,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,874</x:t>
         </x:is>
       </x:c>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>