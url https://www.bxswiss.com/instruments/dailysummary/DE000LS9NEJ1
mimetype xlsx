--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76157037b0149bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5585cbc9a93d45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37043820e8e4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363ecb94221b463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356e60e3de8143bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37043820e8e4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e97d46f4144d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363ecb94221b463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>