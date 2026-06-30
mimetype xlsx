--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5585cbc9a93d45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa29f12747c64438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363ecb94221b463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb9a63d5b8b4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e97d46f4144d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363ecb94221b463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342135b7cb4d41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb9a63d5b8b4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>