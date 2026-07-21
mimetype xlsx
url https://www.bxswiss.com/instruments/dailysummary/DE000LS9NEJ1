--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa29f12747c64438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ba9c0689d7462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb9a63d5b8b4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf0411048304a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342135b7cb4d41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb9a63d5b8b4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347b0faba01d40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf0411048304a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>