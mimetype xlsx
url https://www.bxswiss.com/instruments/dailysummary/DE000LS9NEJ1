--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ba9c0689d7462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1e2cce63154fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf0411048304a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263cb32b33284b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347b0faba01d40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf0411048304a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3eb9e2bb2449e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263cb32b33284b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>87,812</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>