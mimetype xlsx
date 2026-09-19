--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1e2cce63154fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ab6ef1d2dd45f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263cb32b33284b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61da50f9870e4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3eb9e2bb2449e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263cb32b33284b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ded865c06140cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61da50f9870e4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>84,755</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,584</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,317</x:t>
-[...225 lines deleted...]
-          <x:t>87,069</x:t>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>