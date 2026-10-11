--- v12 (2026-09-19)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ab6ef1d2dd45f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5e7619d8af4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61da50f9870e4aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2e870ac016456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ded865c06140cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61da50f9870e4aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b799b0abf84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2e870ac016456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,317</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>87,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,816</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>