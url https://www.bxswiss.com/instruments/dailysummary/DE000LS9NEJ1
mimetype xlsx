--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5e7619d8af4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd045d8ca4ff64bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2e870ac016456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04dd7ddddc64b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b799b0abf84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2e870ac016456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752567eb6ec64409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04dd7ddddc64b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>turn arround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>