--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0bbe5c9b584e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750580b50a1b48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc654525461944703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acaff407d0d4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c76c1147984a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc654525461944703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1064d5b82fd64e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acaff407d0d4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>21,236</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>21,098</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>