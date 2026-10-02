--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750580b50a1b48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ac16256fa946f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acaff407d0d4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e398393f4f84509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1064d5b82fd64e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acaff407d0d4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec3d0a141834028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e398393f4f84509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>21,621</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>27.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,430</x:t>
-[...306 lines deleted...]
-          <x:t>21,260</x:t>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>