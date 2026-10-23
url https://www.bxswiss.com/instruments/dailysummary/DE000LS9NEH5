--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ac16256fa946f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3fcf71cf7c4f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e398393f4f84509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7563d8a24f654add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec3d0a141834028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e398393f4f84509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42aedd6deccb4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7563d8a24f654add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,566 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>20,897</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,741</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>21,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,217</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>20,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>