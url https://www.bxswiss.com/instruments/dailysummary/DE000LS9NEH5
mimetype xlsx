--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e47ff7caa664daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b82008ee67e4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6c9d81746e482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88cb9e9432654086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85724316d284434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6c9d81746e482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42fc7b140914760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88cb9e9432654086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,759</x:t>
-[...156 lines deleted...]
-          <x:t>19,200</x:t>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,206</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,589</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>19,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>