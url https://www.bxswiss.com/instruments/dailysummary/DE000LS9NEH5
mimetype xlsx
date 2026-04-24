--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b82008ee67e4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad68360dc00f4ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88cb9e9432654086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273b98a55c1440d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42fc7b140914760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88cb9e9432654086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584b5473fef04e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273b98a55c1440d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,310</x:t>
-[...43 lines deleted...]
-          <x:t>20,049</x:t>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,886</x:t>
-[...544 lines deleted...]
-          <x:t>19,589</x:t>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>