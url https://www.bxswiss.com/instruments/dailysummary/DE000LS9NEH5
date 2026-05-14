--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad68360dc00f4ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd0837577f1424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273b98a55c1440d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848553f71de449f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584b5473fef04e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273b98a55c1440d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b19291083034d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848553f71de449f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>19,600</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,267</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>20,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,171</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>