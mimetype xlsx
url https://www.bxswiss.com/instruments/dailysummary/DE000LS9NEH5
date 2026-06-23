--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd0837577f1424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27085548d4d04c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848553f71de449f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569fdcf6975c4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b19291083034d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848553f71de449f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2684163e8443489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569fdcf6975c4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...485 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,584</x:t>
-[...48 lines deleted...]
-          <x:t>21,284</x:t>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,040</x:t>
-[...31 lines deleted...]
-          <x:t>20,751</x:t>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>