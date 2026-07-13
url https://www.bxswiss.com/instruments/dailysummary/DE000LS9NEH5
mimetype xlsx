--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27085548d4d04c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a70e04ec05453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569fdcf6975c4178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2412a372dd964863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2684163e8443489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569fdcf6975c4178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9558c3a4f42e4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2412a372dd964863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>21,065</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,299</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>21,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,419</x:t>
-[...75 lines deleted...]
-          <x:t>21,533</x:t>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,600</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>21,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>