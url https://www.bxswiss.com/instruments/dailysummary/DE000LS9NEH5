--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a70e04ec05453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02bfba3640a481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2412a372dd964863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91154ad81c5435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9558c3a4f42e4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2412a372dd964863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8832b900e944182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91154ad81c5435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,858</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,419</x:t>
-[...60 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,687</x:t>
-[...75 lines deleted...]
-          <x:t>21,420</x:t>
+          <x:t>21,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,252</x:t>
-[...328 lines deleted...]
-          <x:t>21,600</x:t>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>