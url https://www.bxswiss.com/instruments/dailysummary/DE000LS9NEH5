--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02bfba3640a481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0bbe5c9b584e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91154ad81c5435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc654525461944703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8832b900e944182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91154ad81c5435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c76c1147984a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc654525461944703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Cannabis Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NEH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>