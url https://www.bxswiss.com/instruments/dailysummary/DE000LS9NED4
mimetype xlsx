--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc969e5bdb4704442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b05c8e111f2454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77eeae5461c84154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4026b953a54943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99af0d7ff0314f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77eeae5461c84154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d25a5bbc7c4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4026b953a54943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>