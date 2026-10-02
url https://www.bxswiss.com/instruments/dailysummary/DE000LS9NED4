--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b05c8e111f2454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafcf834954af4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4026b953a54943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2d8bf4fd53416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d25a5bbc7c4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4026b953a54943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdf179cbb7b4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2d8bf4fd53416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>273,037</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...559 lines deleted...]
-          <x:t>271,658</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>