--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafcf834954af4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cafcb4ea49469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2d8bf4fd53416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1008cfa3ff73498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdf179cbb7b4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2d8bf4fd53416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3687542d59e4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1008cfa3ff73498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>