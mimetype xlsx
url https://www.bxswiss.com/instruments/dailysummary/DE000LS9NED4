--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e1f304f7c7436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f49891ae4343e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b1c9c4a02549d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadc5d787bfe4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9fbd97ccd94e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b1c9c4a02549d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5028afdab1545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadc5d787bfe4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>