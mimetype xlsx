--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f49891ae4343e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642d74296ba34cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadc5d787bfe4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea3ec793db04701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5028afdab1545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadc5d787bfe4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1157a8ae9b1b4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea3ec793db04701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>