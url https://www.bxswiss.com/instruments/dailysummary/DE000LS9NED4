--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642d74296ba34cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc1793d77154e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea3ec793db04701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c30ddd10a6435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1157a8ae9b1b4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea3ec793db04701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d18de2c84c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c30ddd10a6435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>