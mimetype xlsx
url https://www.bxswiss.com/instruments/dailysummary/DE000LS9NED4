--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc1793d77154e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104eea97332e48c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c30ddd10a6435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf2c14cac3742dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d18de2c84c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c30ddd10a6435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16af4e0599a842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf2c14cac3742dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>247,283</x:t>
-[...286 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>249,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,650</x:t>
-[...63 lines deleted...]
-          <x:t>253,102</x:t>
+          <x:t>252,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>