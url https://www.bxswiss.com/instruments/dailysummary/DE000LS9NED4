--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104eea97332e48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07857c1240fe4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf2c14cac3742dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb94240b11084a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16af4e0599a842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf2c14cac3742dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f99f163e1b4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb94240b11084a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>