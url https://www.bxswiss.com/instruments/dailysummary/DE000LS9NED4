--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07857c1240fe4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadea4233e3d4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb94240b11084a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f443170e6884d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f99f163e1b4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb94240b11084a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec24878d8f174f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f443170e6884d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>