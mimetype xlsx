--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadea4233e3d4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1371de1dc1f46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f443170e6884d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f028367bcc4db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec24878d8f174f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f443170e6884d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fd6879012a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f028367bcc4db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>