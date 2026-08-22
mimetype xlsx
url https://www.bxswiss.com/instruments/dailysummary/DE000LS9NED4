--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1371de1dc1f46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc969e5bdb4704442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f028367bcc4db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77eeae5461c84154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fd6879012a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f028367bcc4db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99af0d7ff0314f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77eeae5461c84154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft &amp; Trends Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>