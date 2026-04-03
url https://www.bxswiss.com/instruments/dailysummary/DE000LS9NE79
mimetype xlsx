--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ee14ddeea947e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87703216bc4f49fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e4a19ee1ba4a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc21d4abb5ae48e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4645f1d7f30d477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e4a19ee1ba4a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6deb446d0da4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc21d4abb5ae48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>