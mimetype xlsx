--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87703216bc4f49fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087daacc7b8b42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc21d4abb5ae48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c6e1626dea4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6deb446d0da4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc21d4abb5ae48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6c8aae555647eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c6e1626dea4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,698</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>