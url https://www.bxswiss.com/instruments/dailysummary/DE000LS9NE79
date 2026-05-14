--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087daacc7b8b42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644646108f6d45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c6e1626dea4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e8004ca9434a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6c8aae555647eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c6e1626dea4701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e552def4e44ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e8004ca9434a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>95,760</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,207</x:t>
-[...195 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>