--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644646108f6d45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd17207849646ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e8004ca9434a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72351b5613df43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e552def4e44ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e8004ca9434a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128cb961d95141c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72351b5613df43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...382 lines deleted...]
-          <x:t>92,848</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,323</x:t>
-[...193 lines deleted...]
-          <x:t>88,784</x:t>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>