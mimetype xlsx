--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd17207849646ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25239d746e454c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72351b5613df43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3320ad453644d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128cb961d95141c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72351b5613df43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f41638aeb0b4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3320ad453644d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>