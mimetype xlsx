--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25239d746e454c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69450e005db4a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3320ad453644d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6022da12f7d944eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f41638aeb0b4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3320ad453644d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0173ad5ed1514a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6022da12f7d944eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>