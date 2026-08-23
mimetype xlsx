--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69450e005db4a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8955997829a44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6022da12f7d944eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8666c1b437c412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0173ad5ed1514a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6022da12f7d944eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfcb6e06a7a048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8666c1b437c412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>