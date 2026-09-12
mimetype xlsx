--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8955997829a44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe993c42c46e4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8666c1b437c412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cc77d01a4d43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfcb6e06a7a048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8666c1b437c412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d3b0acc4934b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cc77d01a4d43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>