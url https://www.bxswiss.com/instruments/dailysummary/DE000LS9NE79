--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe993c42c46e4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5763a2ac67c43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cc77d01a4d43dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3003d0dce64447ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d3b0acc4934b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cc77d01a4d43dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a9f17deb834f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3003d0dce64447ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>93,198</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,768</x:t>
-[...382 lines deleted...]
-          <x:t>95,032</x:t>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>