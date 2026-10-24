--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5763a2ac67c43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dfe98932d646d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3003d0dce64447ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f958e601de4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a9f17deb834f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3003d0dce64447ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b1badf1d9447de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f958e601de4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish- &amp; Aquafarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>93,836</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,649</x:t>
-[...70 lines deleted...]
-          <x:t>95,199</x:t>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,032</x:t>
-[...404 lines deleted...]
-          <x:t>91,716</x:t>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>