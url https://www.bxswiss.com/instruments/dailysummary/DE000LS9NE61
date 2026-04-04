--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca17833006a64c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4c5459517e476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cd486159594035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e63fd9e310742c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8924f77ed24417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cd486159594035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f80e26467d4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e63fd9e310742c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>