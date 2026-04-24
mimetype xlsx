--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4c5459517e476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00451b9179424361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e63fd9e310742c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f2463398c141bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f80e26467d4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e63fd9e310742c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba697aaa997c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f2463398c141bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>