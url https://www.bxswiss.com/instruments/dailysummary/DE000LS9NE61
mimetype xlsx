--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00451b9179424361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbca21caa85a4870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f2463398c141bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c005f6330aa4afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba697aaa997c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f2463398c141bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0dc5ff1efb49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c005f6330aa4afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>