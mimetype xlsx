--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbca21caa85a4870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a9d9db57b4420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c005f6330aa4afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424a0a2abc014e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0dc5ff1efb49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c005f6330aa4afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e82a151f1e745cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424a0a2abc014e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>