--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a9d9db57b4420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752bcbae6152493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424a0a2abc014e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb82537e7444293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e82a151f1e745cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424a0a2abc014e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f73e51429d4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb82537e7444293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>