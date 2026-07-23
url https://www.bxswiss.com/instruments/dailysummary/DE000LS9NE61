--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752bcbae6152493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19385afad1dd4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb82537e7444293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150072bbceaf4a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f73e51429d4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb82537e7444293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9281a5649094e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150072bbceaf4a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>