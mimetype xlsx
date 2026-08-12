--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19385afad1dd4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855e9cf4170a4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150072bbceaf4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e61904082aa4bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9281a5649094e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150072bbceaf4a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a8c46cafb644f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e61904082aa4bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>