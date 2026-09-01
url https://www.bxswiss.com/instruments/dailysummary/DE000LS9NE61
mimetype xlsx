--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855e9cf4170a4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2559164bcfd44911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e61904082aa4bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc685f203d8646a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a8c46cafb644f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e61904082aa4bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb523f5d804c34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc685f203d8646a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>