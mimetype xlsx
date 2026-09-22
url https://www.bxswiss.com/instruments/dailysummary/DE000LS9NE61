--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2559164bcfd44911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba63501e23941c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc685f203d8646a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc45620699a4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb523f5d804c34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc685f203d8646a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19694a51b69b4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc45620699a4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>