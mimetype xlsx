--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba63501e23941c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29128b447bb40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc45620699a4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8a50e4e5e44889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19694a51b69b4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc45620699a4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013e285e06a14d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8a50e4e5e44889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>