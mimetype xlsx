--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29128b447bb40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462bc33226494f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8a50e4e5e44889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca5f6a8b7034fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013e285e06a14d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8a50e4e5e44889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064f70bb24984e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca5f6a8b7034fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RRB Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>