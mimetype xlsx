--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82394ccba5b476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688d29e924d34893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd387ca8ab11d4a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f232319dc9f49a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1395063439bc4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd387ca8ab11d4a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0b0387474a41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f232319dc9f49a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>