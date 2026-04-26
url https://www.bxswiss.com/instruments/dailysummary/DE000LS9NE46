--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688d29e924d34893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7b23cc406b4531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f232319dc9f49a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6b090a9f344606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0b0387474a41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f232319dc9f49a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014e6062b9464dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6b090a9f344606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>130,846</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>134,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>