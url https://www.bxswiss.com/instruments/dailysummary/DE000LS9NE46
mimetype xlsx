--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7b23cc406b4531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a6b32c155149ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6b090a9f344606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28ab4381be149de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014e6062b9464dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6b090a9f344606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faaa70601f0444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28ab4381be149de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>