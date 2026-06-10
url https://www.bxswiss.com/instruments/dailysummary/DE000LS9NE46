--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a6b32c155149ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad3a38dce594bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28ab4381be149de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9810754735af423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faaa70601f0444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28ab4381be149de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf1be3eff594575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9810754735af423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>