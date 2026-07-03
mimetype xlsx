--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad3a38dce594bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7299887c133b41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9810754735af423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3335dc99d4c4faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf1be3eff594575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9810754735af423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01d309a1e7d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3335dc99d4c4faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>