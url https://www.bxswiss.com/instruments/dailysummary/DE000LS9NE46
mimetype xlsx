--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7299887c133b41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9d1a59071840b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3335dc99d4c4faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75f499bf1a244b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01d309a1e7d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3335dc99d4c4faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c89aa278c6e4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75f499bf1a244b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>