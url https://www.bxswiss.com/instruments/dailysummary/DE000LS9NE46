--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9d1a59071840b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35e138ca6454268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75f499bf1a244b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597faa7e90ec45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c89aa278c6e4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75f499bf1a244b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1e5e2b81de46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597faa7e90ec45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>