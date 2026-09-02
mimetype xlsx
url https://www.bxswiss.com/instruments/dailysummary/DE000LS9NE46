--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35e138ca6454268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d112131d9f489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597faa7e90ec45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4291ba6309c4f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1e5e2b81de46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597faa7e90ec45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4e2d842d414099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4291ba6309c4f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>139,949</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,872</x:t>
-[...355 lines deleted...]
-          <x:t>140,051</x:t>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>