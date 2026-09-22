--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d112131d9f489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e19b646e5a14ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4291ba6309c4f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a1ec488dd34528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4e2d842d414099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4291ba6309c4f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8c35a3f9844b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a1ec488dd34528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>