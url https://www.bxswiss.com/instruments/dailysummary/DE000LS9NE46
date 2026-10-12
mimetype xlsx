--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e19b646e5a14ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1112b8fabd3847df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a1ec488dd34528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f328f931b7436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8c35a3f9844b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a1ec488dd34528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d04ce6a5e9a4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f328f931b7436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>144,677</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,251</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>144,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,771</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>