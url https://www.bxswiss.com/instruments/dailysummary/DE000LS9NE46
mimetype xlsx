--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1112b8fabd3847df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b1419c393245d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f328f931b7436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a6cfd357cd426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d04ce6a5e9a4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f328f931b7436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0305750323f1404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a6cfd357cd426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach Greenblatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>144,771</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,139</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>145,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>144,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>144,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,587</x:t>
-[...80 lines deleted...]
-          <x:t>145,518</x:t>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>