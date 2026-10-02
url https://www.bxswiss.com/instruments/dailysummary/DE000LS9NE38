--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0837a0c8013a4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55766321434bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a33338413154180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref307b0b2da04992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9138168e98cd4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a33338413154180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5bbfeab8744ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref307b0b2da04992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...512 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>570,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>