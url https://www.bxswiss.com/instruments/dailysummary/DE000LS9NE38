--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55766321434bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc51ae1cb52649e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref307b0b2da04992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf104e5fc82004d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5bbfeab8744ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref307b0b2da04992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0ddfbe9f664283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf104e5fc82004d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>