--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3519024c0dda4df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a123c57704d4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39c055f52484add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869958d07a05429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bafe8f84ab4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39c055f52484add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8dc370be0a74e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869958d07a05429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>476,264</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>