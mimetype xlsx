--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a123c57704d4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2f9e15df034562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869958d07a05429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9e83b65a5e423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8dc370be0a74e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869958d07a05429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcebdc911de47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9e83b65a5e423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>