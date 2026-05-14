--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2f9e15df034562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff3f67983f5413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9e83b65a5e423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c3d91eb52145fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcebdc911de47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9e83b65a5e423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c6f1090544014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c3d91eb52145fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>