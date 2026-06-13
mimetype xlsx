--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff3f67983f5413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5878cc76c704532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c3d91eb52145fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052e7f7133a14731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c6f1090544014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c3d91eb52145fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7693ff210314d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052e7f7133a14731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>554,260</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>545,904</x:t>
-[...112 lines deleted...]
-          <x:t>545,627</x:t>
+          <x:t>556,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>