--- v8 (2026-06-13)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5878cc76c704532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1480f818e4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052e7f7133a14731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdc5739c59a4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7693ff210314d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052e7f7133a14731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb467fc4961d44ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdc5739c59a4721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>