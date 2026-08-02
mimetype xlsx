--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1480f818e4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efe40194cac40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdc5739c59a4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e8217c1d2a4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb467fc4961d44ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdc5739c59a4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032689fb23684e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e8217c1d2a4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>