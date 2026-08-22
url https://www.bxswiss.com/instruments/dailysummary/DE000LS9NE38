--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efe40194cac40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0837a0c8013a4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e8217c1d2a4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a33338413154180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032689fb23684e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e8217c1d2a4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9138168e98cd4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a33338413154180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>