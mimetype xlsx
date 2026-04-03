--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a801f1530594169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a6ba9739db4092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f24c7fc57b4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6346fc86b8b49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925f814443454c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f24c7fc57b4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45b1137ee4c4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6346fc86b8b49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>