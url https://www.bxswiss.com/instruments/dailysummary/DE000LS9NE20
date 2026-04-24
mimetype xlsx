--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a6ba9739db4092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502bd6d610134ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6346fc86b8b49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44872dfe0bb4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45b1137ee4c4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6346fc86b8b49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432e91e4ab38442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44872dfe0bb4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>58,687</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>58,184</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>