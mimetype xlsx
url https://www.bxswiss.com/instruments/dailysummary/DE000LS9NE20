--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502bd6d610134ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abaebeaea1d45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44872dfe0bb4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6489181ffee44cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432e91e4ab38442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44872dfe0bb4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69ebea90f474777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6489181ffee44cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>57,731</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>