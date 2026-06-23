--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abaebeaea1d45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4666f324d94e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6489181ffee44cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933c742592cd471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69ebea90f474777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6489181ffee44cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee61b964b29428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933c742592cd471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>