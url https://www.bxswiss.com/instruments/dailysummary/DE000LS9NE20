--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4666f324d94e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0635dadf322b4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933c742592cd471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1668e2a7befc4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee61b964b29428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933c742592cd471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbed26fe561a41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1668e2a7befc4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>