--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0635dadf322b4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd4aed68222467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1668e2a7befc4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdbd486d3eb4c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbed26fe561a41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1668e2a7befc4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d1122968f94413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdbd486d3eb4c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,199</x:t>
-[...468 lines deleted...]
-          <x:t>64,587</x:t>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>