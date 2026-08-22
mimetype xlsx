--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd4aed68222467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79db7f72bb5d488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdbd486d3eb4c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91627b7346e04d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d1122968f94413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdbd486d3eb4c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ef548e3dd34850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91627b7346e04d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>63,628</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,410</x:t>
-[...227 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,010</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>64,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>