--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79db7f72bb5d488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b3df77e0b944e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91627b7346e04d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf82c3a55900a446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ef548e3dd34850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91627b7346e04d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98227800570418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf82c3a55900a446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...522 lines deleted...]
-          <x:t>61,380</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,099</x:t>
-[...80 lines deleted...]
-          <x:t>59,910</x:t>
+          <x:t>61,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>