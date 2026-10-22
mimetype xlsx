--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b3df77e0b944e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939391707f5041cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf82c3a55900a446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8921b8c363364a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98227800570418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf82c3a55900a446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4c7bd1d3445e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8921b8c363364a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nopainnogain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NE20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,614</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>61,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,880</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>