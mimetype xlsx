--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cc32a3db3a40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raadef567bee54c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e20e36ef4b24128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a446c7a05e4dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fccec2ba1cf49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e20e36ef4b24128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra161a01c26cc4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a446c7a05e4dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>28,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,542</x:t>
-[...43 lines deleted...]
-          <x:t>28,615</x:t>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,599</x:t>
-[...75 lines deleted...]
-          <x:t>28,768</x:t>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,749</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,756</x:t>
-[...117 lines deleted...]
-          <x:t>28,620</x:t>
+          <x:t>28,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>