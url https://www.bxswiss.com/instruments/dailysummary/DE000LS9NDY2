--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raadef567bee54c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7c8ee71e9146dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a446c7a05e4dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd865c501bff4c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra161a01c26cc4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a446c7a05e4dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34c727ea17d4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd865c501bff4c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,615</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,599</x:t>
-[...26 lines deleted...]
-          <x:t>28,628</x:t>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>28,936</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>