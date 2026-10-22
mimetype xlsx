--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7c8ee71e9146dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9bad8adefb4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd865c501bff4c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ef88d2920f451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34c727ea17d4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd865c501bff4c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317032ce864f4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ef88d2920f451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>28,845</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,809</x:t>
-[...75 lines deleted...]
-          <x:t>28,730</x:t>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,721</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>