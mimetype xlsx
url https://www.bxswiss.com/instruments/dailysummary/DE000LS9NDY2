--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5a25de4a4c41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe72ca91ded64225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec87bea213241d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a2c1944bb547da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9316f1b3d9ed4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec87bea213241d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6400248ebc8c4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a2c1944bb547da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,952</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>28,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,014</x:t>
-[...463 lines deleted...]
-          <x:t>27,742</x:t>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>