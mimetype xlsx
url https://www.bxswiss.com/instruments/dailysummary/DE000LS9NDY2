--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe72ca91ded64225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea961fa708145ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a2c1944bb547da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dff7e03247f4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6400248ebc8c4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a2c1944bb547da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8b453b97c14394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dff7e03247f4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>