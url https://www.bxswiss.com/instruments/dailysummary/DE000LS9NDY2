--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea961fa708145ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef2a144e914418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dff7e03247f4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f78d9cdfff4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8b453b97c14394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dff7e03247f4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6fc591775f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f78d9cdfff4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>28,092</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>28,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>28,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>