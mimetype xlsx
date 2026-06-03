--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef2a144e914418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d78f521deb4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f78d9cdfff4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7aa1a76395428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6fc591775f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f78d9cdfff4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8df9d2efde4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7aa1a76395428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>28,167</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>28,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>28,178</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,143</x:t>
-[...259 lines deleted...]
-          <x:t>28,082</x:t>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,039</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>28,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>