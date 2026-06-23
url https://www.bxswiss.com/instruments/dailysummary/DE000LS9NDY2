--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d78f521deb4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e711ad88b14f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7aa1a76395428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e0a0ed3e754653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8df9d2efde4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7aa1a76395428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5cac88d85c45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e0a0ed3e754653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,116</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,093</x:t>
-[...134 lines deleted...]
-          <x:t>28,064</x:t>
+          <x:t>28,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>28,039</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>