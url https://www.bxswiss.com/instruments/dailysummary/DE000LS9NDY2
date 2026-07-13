--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e711ad88b14f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb17b0025d64678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e0a0ed3e754653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b5167ab1b7456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5cac88d85c45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e0a0ed3e754653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df47f0d1e3240e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b5167ab1b7456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>28,085</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,074</x:t>
-[...65 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>28,231</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,368</x:t>
-[...26 lines deleted...]
-          <x:t>28,323</x:t>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>