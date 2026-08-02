--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb17b0025d64678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3f269ad7b54fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b5167ab1b7456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba50e0ea077846b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df47f0d1e3240e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b5167ab1b7456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f15ded85cc74585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba50e0ea077846b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>28,232</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,208</x:t>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,291</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>28,239</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>