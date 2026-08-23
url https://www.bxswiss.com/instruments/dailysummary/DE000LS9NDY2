--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3f269ad7b54fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cc32a3db3a40d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba50e0ea077846b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e20e36ef4b24128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f15ded85cc74585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba50e0ea077846b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fccec2ba1cf49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e20e36ef4b24128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound-Nutzung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>