--- v4 (2026-03-14)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8297246ae94dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939614b0f2b944e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743656142f6842f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2a753439794eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0309f186d6154d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743656142f6842f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694bf66342b04ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2a753439794eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>175,131</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>