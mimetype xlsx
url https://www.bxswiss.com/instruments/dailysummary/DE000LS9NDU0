--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939614b0f2b944e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf46aa220fb14466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2a753439794eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3117d3df24b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694bf66342b04ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2a753439794eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91466140dc96472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3117d3df24b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>