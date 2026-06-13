--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf46aa220fb14466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa16e47c0354531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3117d3df24b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdc33f774f4465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91466140dc96472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3117d3df24b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4714f81955c44b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdc33f774f4465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>