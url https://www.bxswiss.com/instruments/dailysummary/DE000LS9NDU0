--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa16e47c0354531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce8ffe97b354662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdc33f774f4465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1f4ab634d4931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4714f81955c44b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdc33f774f4465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd856fef5888a4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1f4ab634d4931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>