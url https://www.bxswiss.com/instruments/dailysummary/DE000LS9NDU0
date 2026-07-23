--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce8ffe97b354662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3b74e85dbc468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1f4ab634d4931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a91702245b64ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd856fef5888a4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1f4ab634d4931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa29368da3a4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a91702245b64ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>