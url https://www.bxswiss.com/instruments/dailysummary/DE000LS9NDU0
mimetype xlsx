--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3b74e85dbc468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd70fbcdf7ef4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a91702245b64ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d1cb846a1f4b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa29368da3a4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a91702245b64ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5232ddc127de4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d1cb846a1f4b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>