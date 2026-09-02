--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd70fbcdf7ef4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc943394888774734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d1cb846a1f4b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418aedaa1ecb4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5232ddc127de4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d1cb846a1f4b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2930acd5be14971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418aedaa1ecb4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>