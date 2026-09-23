--- v11 (2026-09-02)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc943394888774734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff76445f034612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418aedaa1ecb4698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra406d87cba744c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2930acd5be14971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418aedaa1ecb4698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e2e40d01a94758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra406d87cba744c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>