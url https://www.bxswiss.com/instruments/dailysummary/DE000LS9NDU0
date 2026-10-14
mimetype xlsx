--- v12 (2026-09-23)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff76445f034612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125177e8a4844225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra406d87cba744c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3195ec3785bd4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e2e40d01a94758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra406d87cba744c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b91ec2fe4b46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3195ec3785bd4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,605</x:t>
@@ -737,31 +312,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>