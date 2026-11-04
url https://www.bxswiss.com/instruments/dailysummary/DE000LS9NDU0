--- v13 (2026-10-14)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125177e8a4844225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31447efc0494473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3195ec3785bd4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcfd12384fb4df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b91ec2fe4b46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3195ec3785bd4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a68cc472cd34fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcfd12384fb4df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaroundstories</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>