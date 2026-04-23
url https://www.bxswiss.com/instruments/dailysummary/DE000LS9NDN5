--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf80ab54cae461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414055d1f0c84052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b99f6beae9b4adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cf2008dd654e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a95622dc26441e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b99f6beae9b4adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e6c7e3e5614700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cf2008dd654e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>112,641</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>