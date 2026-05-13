--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414055d1f0c84052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5204606dbd924c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cf2008dd654e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra990b486390e4363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e6c7e3e5614700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cf2008dd654e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fab9264d79b4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra990b486390e4363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>