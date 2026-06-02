--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5204606dbd924c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3629f51caa147fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra990b486390e4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6ad06502624293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fab9264d79b4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra990b486390e4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab68ef9dcc44b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6ad06502624293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,306</x:t>
-[...333 lines deleted...]
-          <x:t>110,368</x:t>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>