--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3629f51caa147fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e200e5a43684a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6ad06502624293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f12e86d89cb4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab68ef9dcc44b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6ad06502624293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9e18b08a254559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f12e86d89cb4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,697</x:t>
-[...441 lines deleted...]
-          <x:t>106,756</x:t>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>