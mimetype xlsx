--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e200e5a43684a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3018b52f1c0b4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f12e86d89cb4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd4a76316094af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9e18b08a254559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f12e86d89cb4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf96a23bee84974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd4a76316094af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>107,463</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,326</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>