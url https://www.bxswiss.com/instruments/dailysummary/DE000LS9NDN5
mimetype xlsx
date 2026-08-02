--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3018b52f1c0b4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf2ccf0effc4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd4a76316094af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1fad7deb6347fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf96a23bee84974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd4a76316094af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab10299db9c04ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1fad7deb6347fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>