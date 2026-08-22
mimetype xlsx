--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf2ccf0effc4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racee4bb2a31c46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1fad7deb6347fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902a897e45ab4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab10299db9c04ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1fad7deb6347fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e61a33e1efa4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902a897e45ab4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>118,449</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,271</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>120,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,207</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>