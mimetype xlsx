--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racee4bb2a31c46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0879f9311aa14391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902a897e45ab4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd63cfcc4f3497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e61a33e1efa4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902a897e45ab4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de4576b498d4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd63cfcc4f3497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>