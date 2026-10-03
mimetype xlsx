--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0879f9311aa14391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a81217d6054f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd63cfcc4f3497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ef45b67bbe431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de4576b498d4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd63cfcc4f3497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbee87f39614689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ef45b67bbe431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>122,634</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,702</x:t>
-[...151 lines deleted...]
-          <x:t>121,770</x:t>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,757</x:t>
-[...11 lines deleted...]
-          <x:t>120,560</x:t>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,170</x:t>
-[...409 lines deleted...]
-          <x:t>119,877</x:t>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>