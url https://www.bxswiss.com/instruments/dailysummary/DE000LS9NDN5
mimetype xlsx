--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a81217d6054f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ee45ef149b41d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ef45b67bbe431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e0cc043a04043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbee87f39614689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ef45b67bbe431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b65d12c396f44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e0cc043a04043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalyse undervalued</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>