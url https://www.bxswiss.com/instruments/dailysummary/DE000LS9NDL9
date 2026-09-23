--- v14 (2026-09-02)
+++ v15 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430f30bc49ec4c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a33d07bffe544fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4dd71088e14437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccc743fa1864c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48ba136e0ca4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4dd71088e14437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346454190a3c4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccc743fa1864c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>