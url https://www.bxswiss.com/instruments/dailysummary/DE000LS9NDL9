--- v15 (2026-09-23)
+++ v16 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a33d07bffe544fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237fc4973e4948fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccc743fa1864c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ab6cfc5afd449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346454190a3c4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccc743fa1864c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b20190d4b641d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ab6cfc5afd449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>