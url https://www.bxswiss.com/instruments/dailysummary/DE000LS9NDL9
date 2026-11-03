--- v16 (2026-10-14)
+++ v17 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237fc4973e4948fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1806748358954aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ab6cfc5afd449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a342dc09a7456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b20190d4b641d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ab6cfc5afd449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3302cc7edc4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a342dc09a7456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>229,613</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,340</x:t>
-[...441 lines deleted...]
-          <x:t>237,951</x:t>
+          <x:t>237,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>