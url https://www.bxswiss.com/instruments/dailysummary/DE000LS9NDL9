--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb9609817364e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685b8c0178ff40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28d0f4391f549e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c90261b8fe4b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350c60a9aff548d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28d0f4391f549e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe61337f43d649b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c90261b8fe4b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>