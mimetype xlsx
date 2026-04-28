--- v7 (2026-04-04)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685b8c0178ff40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910f5a0f2bda4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c90261b8fe4b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8aed91ec4f4a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe61337f43d649b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c90261b8fe4b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a61fe8501846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8aed91ec4f4a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>237,349</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>233,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>