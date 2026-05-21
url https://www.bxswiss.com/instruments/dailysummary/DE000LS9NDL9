--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910f5a0f2bda4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a298346c13c41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8aed91ec4f4a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4555230e7da442e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a61fe8501846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8aed91ec4f4a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bf7b6f5cee4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4555230e7da442e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>