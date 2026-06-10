--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a298346c13c41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1261e82dee99416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4555230e7da442e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60aec0f1fd54a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bf7b6f5cee4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4555230e7da442e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b3eb364e1c4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60aec0f1fd54a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>