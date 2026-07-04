--- v10 (2026-06-10)
+++ v11 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1261e82dee99416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc13618875d8477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60aec0f1fd54a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ed17fae5104796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b3eb364e1c4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60aec0f1fd54a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3109c6649887483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ed17fae5104796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>