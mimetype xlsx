--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc13618875d8477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51add9d580e34675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ed17fae5104796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c00f8329dbc44b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3109c6649887483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ed17fae5104796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd941082d040544ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c00f8329dbc44b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>