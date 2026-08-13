--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51add9d580e34675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9426df8088ae43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c00f8329dbc44b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8521c80aff24e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd941082d040544ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c00f8329dbc44b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad7b2716c194343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8521c80aff24e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>