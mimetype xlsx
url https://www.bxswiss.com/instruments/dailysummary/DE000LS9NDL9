--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9426df8088ae43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430f30bc49ec4c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8521c80aff24e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4dd71088e14437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad7b2716c194343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8521c80aff24e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48ba136e0ca4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4dd71088e14437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig - Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>