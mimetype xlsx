--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c89e34f6da45a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad6aab5130e467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbce8af535b14c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e35e008157c4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bdbaf7dc83464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbce8af535b14c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6428345851c84374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e35e008157c4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>