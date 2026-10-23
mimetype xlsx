--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad6aab5130e467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bb8a9b93ff41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e35e008157c4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75550f942af4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6428345851c84374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e35e008157c4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef5ba6dc8914d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75550f942af4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>