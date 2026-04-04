--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9dbbacea8ad43e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541a5a743e1a4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a595f1995bf4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b25a1a1f3b54d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaeff815e49402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a595f1995bf4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d9503410cb4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b25a1a1f3b54d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>