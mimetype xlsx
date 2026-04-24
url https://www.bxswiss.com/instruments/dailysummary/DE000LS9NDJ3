--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541a5a743e1a4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad345f1d3264738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b25a1a1f3b54d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db8981deab64ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d9503410cb4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b25a1a1f3b54d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29988eaa9f3452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db8981deab64ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>