--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad345f1d3264738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136494e237334ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db8981deab64ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dbf0ccb1c447ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29988eaa9f3452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db8981deab64ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9f5590833e416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dbf0ccb1c447ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>