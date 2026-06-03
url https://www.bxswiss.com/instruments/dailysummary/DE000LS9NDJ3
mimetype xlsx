--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136494e237334ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85ea6d1f54041c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dbf0ccb1c447ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88085dda51c42b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9f5590833e416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dbf0ccb1c447ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96857a4e18d64ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88085dda51c42b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>