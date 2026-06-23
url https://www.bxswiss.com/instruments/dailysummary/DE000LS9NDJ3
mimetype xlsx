--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85ea6d1f54041c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd78f0e39c304fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88085dda51c42b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082fc029b91f4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96857a4e18d64ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88085dda51c42b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd996940f0234a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082fc029b91f4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>