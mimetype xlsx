--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd78f0e39c304fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c17eb218a047b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082fc029b91f4234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322e5ddbffdc4623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd996940f0234a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082fc029b91f4234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6c5e593c6b4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322e5ddbffdc4623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>