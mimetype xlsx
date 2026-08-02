--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c17eb218a047b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f3135804a549fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322e5ddbffdc4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeab5741af6a4f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6c5e593c6b4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322e5ddbffdc4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65835191a97247ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeab5741af6a4f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>