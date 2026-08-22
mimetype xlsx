--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f3135804a549fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc669db51a6474c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeab5741af6a4f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fc48c2b3314e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65835191a97247ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeab5741af6a4f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc55faa4ffb4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fc48c2b3314e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>