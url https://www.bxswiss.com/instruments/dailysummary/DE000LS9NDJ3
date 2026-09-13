--- v14 (2026-08-22)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc669db51a6474c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c89e34f6da45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fc48c2b3314e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbce8af535b14c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc55faa4ffb4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fc48c2b3314e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bdbaf7dc83464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbce8af535b14c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>