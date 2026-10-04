--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da7cc51b7904fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80d875e4d1e4b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c38ecd966d4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afe01601398421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2887350d59884a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c38ecd966d4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf8f046ad4240fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afe01601398421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>