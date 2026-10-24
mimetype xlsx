--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80d875e4d1e4b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02cb1bcf4cb49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afe01601398421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8c24b9c1194133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf8f046ad4240fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afe01601398421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re949f3827e454a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8c24b9c1194133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>