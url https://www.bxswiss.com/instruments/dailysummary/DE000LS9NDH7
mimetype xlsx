--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414e5970e0c0443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3068f679f7746d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c94262604314f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3021021bcb4c40ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e54ffcbc574543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c94262604314f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb12b2dec4b44c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3021021bcb4c40ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>