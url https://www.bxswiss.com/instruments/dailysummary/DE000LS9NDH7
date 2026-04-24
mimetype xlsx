--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3068f679f7746d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b56e2c8e3e24112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3021021bcb4c40ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a8cb3c9be14323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb12b2dec4b44c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3021021bcb4c40ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra072e33501074921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a8cb3c9be14323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>