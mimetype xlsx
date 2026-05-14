--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b56e2c8e3e24112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e6d373ca9b4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a8cb3c9be14323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a9ec94ac334e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra072e33501074921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a8cb3c9be14323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560e7ca5d4e54ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a9ec94ac334e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,320</x:t>
-[...333 lines deleted...]
-          <x:t>134,952</x:t>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>