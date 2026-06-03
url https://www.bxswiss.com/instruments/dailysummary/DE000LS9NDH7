--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e6d373ca9b4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4db4964b4374cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a9ec94ac334e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f68041dd5f74cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560e7ca5d4e54ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a9ec94ac334e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82db50ab83a542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f68041dd5f74cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>129,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>