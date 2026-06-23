--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4db4964b4374cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f59b541cf74c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f68041dd5f74cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab58496530c54220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82db50ab83a542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f68041dd5f74cc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78512df2bc14845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab58496530c54220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>