--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f59b541cf74c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa18d13555a149a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab58496530c54220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97245108a544f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78512df2bc14845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab58496530c54220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdd5a8659774827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97245108a544f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,571</x:t>
-[...53 lines deleted...]
-          <x:t>136,649</x:t>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,429</x:t>
-[...65 lines deleted...]
-          <x:t>151,434</x:t>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,121</x:t>
-[...382 lines deleted...]
-          <x:t>138,647</x:t>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>