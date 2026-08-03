--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa18d13555a149a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf537389285014fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97245108a544f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e36d7bf91e64d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdd5a8659774827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97245108a544f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2aabedf0bb40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e36d7bf91e64d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>