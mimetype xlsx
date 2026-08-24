--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf537389285014fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afe0ecf7b34478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e36d7bf91e64d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a52cb028b8d499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2aabedf0bb40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e36d7bf91e64d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra567721ad6a3480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a52cb028b8d499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>154,580</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,238</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,300</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>