--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afe0ecf7b34478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da7cc51b7904fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a52cb028b8d499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c38ecd966d4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra567721ad6a3480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a52cb028b8d499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2887350d59884a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c38ecd966d4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Shaper &amp; Disruptive Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>