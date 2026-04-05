--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbebe642a568c40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f1c1013e0a4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a7aa063a4f48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d136e0ed0f44676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7fa6a3be1d4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a7aa063a4f48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e15e221e784eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d136e0ed0f44676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>