--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f1c1013e0a4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659070652d2c4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d136e0ed0f44676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83f56afd927489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e15e221e784eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d136e0ed0f44676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4faf184b184f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83f56afd927489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>363,002</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>