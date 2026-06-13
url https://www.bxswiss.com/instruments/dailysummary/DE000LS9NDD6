--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659070652d2c4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c2bd1b13034044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83f56afd927489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c498d0906854ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4faf184b184f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83f56afd927489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc259a91487d14882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c498d0906854ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>