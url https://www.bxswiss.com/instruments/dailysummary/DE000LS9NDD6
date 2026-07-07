--- v8 (2026-06-13)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c2bd1b13034044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dbd5fcc575454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c498d0906854ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b4f559d3214946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc259a91487d14882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c498d0906854ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12752f4cd2634266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b4f559d3214946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>