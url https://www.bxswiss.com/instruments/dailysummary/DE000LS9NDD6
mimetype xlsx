--- v9 (2026-07-07)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dbd5fcc575454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff671c7d414364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b4f559d3214946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26250834c85043e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12752f4cd2634266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b4f559d3214946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race91b4cbb864108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26250834c85043e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>395,633</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>