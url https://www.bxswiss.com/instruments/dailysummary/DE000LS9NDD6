--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff671c7d414364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935c0171d0164c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26250834c85043e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af0b0d3c92149df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race91b4cbb864108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26250834c85043e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec232a7c79c487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af0b0d3c92149df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>