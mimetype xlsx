--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935c0171d0164c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3383ddcb7db24af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af0b0d3c92149df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d4bb363c3a479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec232a7c79c487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af0b0d3c92149df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26379a34c8384306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d4bb363c3a479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>