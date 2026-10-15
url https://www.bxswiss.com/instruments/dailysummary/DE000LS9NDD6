--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3383ddcb7db24af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc8c5e33a8644e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d4bb363c3a479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272ea528b95b469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26379a34c8384306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d4bb363c3a479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf359d6b8b04fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272ea528b95b469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>