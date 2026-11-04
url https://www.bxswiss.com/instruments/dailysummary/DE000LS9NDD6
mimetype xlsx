--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc8c5e33a8644e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb372e8b030694d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272ea528b95b469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7790a5f5f04c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf359d6b8b04fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272ea528b95b469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe573348ba864e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7790a5f5f04c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftInternational</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>