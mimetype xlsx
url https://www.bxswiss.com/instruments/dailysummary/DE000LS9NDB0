--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa0052d80c640fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b1a935e1c74ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bae36f8f0f44b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f11df2f1a0744ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra306465ab1bd462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bae36f8f0f44b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e61a47ccab5438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f11df2f1a0744ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>