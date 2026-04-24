--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b1a935e1c74ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55783ce8c4b4b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f11df2f1a0744ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32dad469ec274e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e61a47ccab5438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f11df2f1a0744ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63077735b0e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32dad469ec274e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>