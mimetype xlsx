--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55783ce8c4b4b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11d17d645de467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32dad469ec274e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566808620ddf4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63077735b0e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32dad469ec274e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c81ae2c640e471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566808620ddf4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>