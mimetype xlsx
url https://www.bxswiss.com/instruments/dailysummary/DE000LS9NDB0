--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11d17d645de467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7286dcbbbc4b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566808620ddf4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac081b6d046a42b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c81ae2c640e471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566808620ddf4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re448e01bc4724e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac081b6d046a42b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>