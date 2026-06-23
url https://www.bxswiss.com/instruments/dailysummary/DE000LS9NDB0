--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7286dcbbbc4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73f1310ca974f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac081b6d046a42b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7b602d2cb34019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re448e01bc4724e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac081b6d046a42b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c09037ceb54289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7b602d2cb34019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,715</x:t>
-[...97 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>90,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>