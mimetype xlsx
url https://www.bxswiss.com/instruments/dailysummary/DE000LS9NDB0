--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73f1310ca974f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0adfa33688d4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7b602d2cb34019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13437a355a92492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c09037ceb54289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7b602d2cb34019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340c608ff5b04870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13437a355a92492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>