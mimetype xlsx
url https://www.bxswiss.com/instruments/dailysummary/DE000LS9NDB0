--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0adfa33688d4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bdd115287f4ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13437a355a92492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dad8d7101f47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340c608ff5b04870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13437a355a92492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a26632fff434195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dad8d7101f47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>