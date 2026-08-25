--- v10 (2026-08-02)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bdd115287f4ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ab9b7c72e348a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dad8d7101f47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fedcf6b566f4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a26632fff434195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dad8d7101f47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8da54c4c064cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fedcf6b566f4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>88,756</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,647</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>88,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,410</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>