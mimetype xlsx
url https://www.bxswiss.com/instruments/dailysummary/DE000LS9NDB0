--- v11 (2026-08-25)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ab9b7c72e348a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cf4a453a1548b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fedcf6b566f4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814e4509edfb4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8da54c4c064cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fedcf6b566f4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd343d5ea7384c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814e4509edfb4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...539 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>89,714</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>