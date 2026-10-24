--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cf4a453a1548b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bd3eeddc46436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814e4509edfb4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670a5b5bcfb049c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd343d5ea7384c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814e4509edfb4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1ffe38fc1647c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670a5b5bcfb049c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage nach Directors' Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>