--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9df8b6729294b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cab38af39e8470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313f3001f8624a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920b530f071f4937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2c6d9c6ce94b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313f3001f8624a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1900516c941243dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920b530f071f4937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,433</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>