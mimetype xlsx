--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cab38af39e8470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0629097f203a4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920b530f071f4937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c611c908694485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1900516c941243dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920b530f071f4937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c93d843d2948de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c611c908694485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>