--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0629097f203a4eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f6e168bdd14643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c611c908694485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af0e89008ce493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c93d843d2948de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c611c908694485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ec97c9a5dc4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af0e89008ce493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>