--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f6e168bdd14643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bc4422ee1648d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af0e89008ce493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00ffe4c4ca3493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ec97c9a5dc4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af0e89008ce493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312b6bd9e3f34290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00ffe4c4ca3493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>