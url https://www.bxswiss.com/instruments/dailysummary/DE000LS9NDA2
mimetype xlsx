--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bc4422ee1648d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1ccd0987b14d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00ffe4c4ca3493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7ffb184d1f4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312b6bd9e3f34290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00ffe4c4ca3493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e05959ecbb40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7ffb184d1f4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>204,011</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>