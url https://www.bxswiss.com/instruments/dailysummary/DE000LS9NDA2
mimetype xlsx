--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1ccd0987b14d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fabddc91664202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7ffb184d1f4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02b7110dfad470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e05959ecbb40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7ffb184d1f4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8735833e02674dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02b7110dfad470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>177,504</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>179,262</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>