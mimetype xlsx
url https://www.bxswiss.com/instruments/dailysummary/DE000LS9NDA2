--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fabddc91664202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bd19a529714b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02b7110dfad470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85a779b672a46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8735833e02674dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02b7110dfad470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8ae6473ac84c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85a779b672a46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>178,194</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,624</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>179,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>