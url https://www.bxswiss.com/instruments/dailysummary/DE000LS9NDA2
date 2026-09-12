--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bd19a529714b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1a34a9ee414c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85a779b672a46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42cd0aa0e5348e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8ae6473ac84c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85a779b672a46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b04731a73442a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42cd0aa0e5348e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>