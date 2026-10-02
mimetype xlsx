--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1a34a9ee414c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f61486cea094fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42cd0aa0e5348e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae48f230638f4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b04731a73442a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42cd0aa0e5348e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4481459e009f40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae48f230638f4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>