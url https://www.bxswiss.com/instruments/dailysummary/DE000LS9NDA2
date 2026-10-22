--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f61486cea094fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875fd0eba179434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae48f230638f4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea52991da0074045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4481459e009f40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae48f230638f4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00a98ba19bb40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea52991da0074045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silberminen XXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NDA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>