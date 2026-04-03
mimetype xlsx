--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74e9dfe10884ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4cc98c859c4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa990c763144e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fd01cff864407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e60359ed8d44cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa990c763144e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e88622323e4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fd01cff864407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>