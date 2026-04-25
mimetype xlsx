--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4cc98c859c4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756d25e9597e4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fd01cff864407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3233b308803641bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e88622323e4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fd01cff864407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b13cc44db6f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3233b308803641bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>