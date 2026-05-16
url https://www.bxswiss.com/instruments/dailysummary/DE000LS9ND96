--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756d25e9597e4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1875c9f230047f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3233b308803641bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027f9c320fb14a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b13cc44db6f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3233b308803641bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e63aaa4e414a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027f9c320fb14a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>