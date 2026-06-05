--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1875c9f230047f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6795b254384ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027f9c320fb14a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab02078a374429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e63aaa4e414a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027f9c320fb14a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d6c4613c67433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab02078a374429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>