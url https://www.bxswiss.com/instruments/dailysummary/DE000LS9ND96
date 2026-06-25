--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6795b254384ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0346b4a8e3014875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab02078a374429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb3d185723f46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d6c4613c67433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab02078a374429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb0ad8c8ce04d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb3d185723f46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>