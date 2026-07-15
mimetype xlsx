--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0346b4a8e3014875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1813dd43c4134de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb3d185723f46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2347de9b35dc4f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb0ad8c8ce04d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb3d185723f46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d7d3814da24e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2347de9b35dc4f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>