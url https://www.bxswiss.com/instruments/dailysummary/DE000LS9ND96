--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1813dd43c4134de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb032b54725465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2347de9b35dc4f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1090a756c2b4bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d7d3814da24e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2347de9b35dc4f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e4a15914ff4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1090a756c2b4bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>198,939</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>