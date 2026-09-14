--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb032b54725465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42700a5dda284ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1090a756c2b4bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54b8db0688946cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e4a15914ff4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1090a756c2b4bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf6224babc14149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54b8db0688946cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>