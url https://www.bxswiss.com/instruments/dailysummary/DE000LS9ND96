--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42700a5dda284ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re121b000d9054335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54b8db0688946cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf677ebeb8ae34795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf6224babc14149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54b8db0688946cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bce8d2306947cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf677ebeb8ae34795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>