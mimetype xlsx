--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re121b000d9054335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ee862817804d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf677ebeb8ae34795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1e1f30075849ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bce8d2306947cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf677ebeb8ae34795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1761c7cc8cda409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1e1f30075849ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle EU+GB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>193,191</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...451 lines deleted...]
-          <x:t>191,733</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>