--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479611e379924bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26207a6756af4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8a239a25fd4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28047654b52d4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9439515d7d5245d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8a239a25fd4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f7443d7f034f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28047654b52d4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>246,335</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>246,027</x:t>
-[...107 lines deleted...]
-          <x:t>245,037</x:t>
+          <x:t>246,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>243,432</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>