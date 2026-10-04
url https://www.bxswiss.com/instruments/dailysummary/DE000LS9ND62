--- v12 (2026-09-11)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26207a6756af4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d09f38ec244838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28047654b52d4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd80bff40ec4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f7443d7f034f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28047654b52d4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01268f8935742ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd80bff40ec4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>245,037</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>246,175</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>