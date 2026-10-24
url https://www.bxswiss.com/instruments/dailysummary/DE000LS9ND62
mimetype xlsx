--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d09f38ec244838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4328d1f5c4b546a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd80bff40ec4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769610628cb84033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01268f8935742ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd80bff40ec4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c2f140ec874b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769610628cb84033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>