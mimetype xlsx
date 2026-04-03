--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff4df39ae904b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racbb2cc486904024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e91986ba1054866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda092800db3f4eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba404bba6e84a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e91986ba1054866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a88510ba7754452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda092800db3f4eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,153</x:t>
-[...603 lines deleted...]
-          <x:t>204,926</x:t>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>