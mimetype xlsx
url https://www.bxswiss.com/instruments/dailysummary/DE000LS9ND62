--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racbb2cc486904024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc3d201dfee4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda092800db3f4eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187e8cbcf0844edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a88510ba7754452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda092800db3f4eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2912db4ada4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187e8cbcf0844edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>