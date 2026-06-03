--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc3d201dfee4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6387eeb734b4d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187e8cbcf0844edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af166472252408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2912db4ada4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187e8cbcf0844edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4769decb264169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af166472252408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>221,709</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>