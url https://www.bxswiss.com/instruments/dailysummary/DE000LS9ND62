--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6387eeb734b4d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc0837ba2b04594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af166472252408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b2466a68a14706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4769decb264169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af166472252408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f74acbfabd41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b2466a68a14706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>221,305</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,276</x:t>
-[...485 lines deleted...]
-          <x:t>216,028</x:t>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>