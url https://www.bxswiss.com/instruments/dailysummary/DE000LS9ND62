--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc0837ba2b04594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caa78f2b46b4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b2466a68a14706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acc37e3b43c49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f74acbfabd41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b2466a68a14706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05e5575349e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acc37e3b43c49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>