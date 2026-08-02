--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caa78f2b46b4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd274a29aece14a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acc37e3b43c49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958345fcbbc7448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05e5575349e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acc37e3b43c49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2ac398990747d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958345fcbbc7448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>