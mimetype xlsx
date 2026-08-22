--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd274a29aece14a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479611e379924bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958345fcbbc7448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8a239a25fd4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2ac398990747d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958345fcbbc7448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9439515d7d5245d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8a239a25fd4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Financials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>237,961</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,797</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,724</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>