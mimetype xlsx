--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e413cbeac6481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e39052288c49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9d0ccafa944c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c0e4757f0f408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ac643abc2d4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9d0ccafa944c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc58f63d4d104597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c0e4757f0f408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>195,986</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,693</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>