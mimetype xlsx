--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e39052288c49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f0d4c8e8794278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c0e4757f0f408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc69930edea4064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc58f63d4d104597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c0e4757f0f408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3251f6b81474cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc69930edea4064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>