--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f0d4c8e8794278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e03c83ac3142f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc69930edea4064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9afed212711c4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3251f6b81474cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc69930edea4064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290ff568c14e4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9afed212711c4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>