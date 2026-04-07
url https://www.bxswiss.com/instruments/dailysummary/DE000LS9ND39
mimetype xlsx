--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94310195fd24b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aca1e9b4dda473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f02d22139e14b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d08f0e70c3418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a22217b548b4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f02d22139e14b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d4d49ad4774347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d08f0e70c3418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>