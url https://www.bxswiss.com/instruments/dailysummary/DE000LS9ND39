--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aca1e9b4dda473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537691d1ed104cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d08f0e70c3418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6d327d71249f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d4d49ad4774347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d08f0e70c3418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2eda90d4aa489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6d327d71249f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>158,776</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,928</x:t>
-[...404 lines deleted...]
-          <x:t>150,145</x:t>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>