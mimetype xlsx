--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537691d1ed104cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf593be91f42f41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6d327d71249f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a88c2d9449545a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2eda90d4aa489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6d327d71249f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854e0c392b7c4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a88c2d9449545a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>