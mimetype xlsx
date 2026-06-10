--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf593be91f42f41fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608889644cd0458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a88c2d9449545a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6233a9289045b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854e0c392b7c4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a88c2d9449545a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99de2c4725b24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6233a9289045b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>