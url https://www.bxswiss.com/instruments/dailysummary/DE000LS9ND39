--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608889644cd0458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10322d96757449dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6233a9289045b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b219f8846274c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99de2c4725b24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6233a9289045b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731b36280a3d4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b219f8846274c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>