--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10322d96757449dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7c46066d7f483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b219f8846274c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa456f4fb3b5417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731b36280a3d4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b219f8846274c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc146b4194e4c4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa456f4fb3b5417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>173,783</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,612</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>172,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,282</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>