--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7c46066d7f483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e413cbeac6481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa456f4fb3b5417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9d0ccafa944c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc146b4194e4c4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa456f4fb3b5417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ac643abc2d4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9d0ccafa944c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel Stockpicking USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>184,592</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>