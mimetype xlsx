--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc210516d194f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93aa663209542f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3935c731e94eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f61d564387493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2d024c3ab64f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3935c731e94eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fec51647534a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f61d564387493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>