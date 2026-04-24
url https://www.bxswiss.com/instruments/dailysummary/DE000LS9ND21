--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93aa663209542f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0884f791764752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f61d564387493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3c341657c54ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fec51647534a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f61d564387493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c3adda9376412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3c341657c54ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,812</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>