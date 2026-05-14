--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0884f791764752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9786bae9e9d94c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3c341657c54ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d11f30107df426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c3adda9376412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3c341657c54ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3f81a561274dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d11f30107df426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>