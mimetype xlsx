--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9786bae9e9d94c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d1b416397e4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d11f30107df426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf1cab47fbb4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3f81a561274dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d11f30107df426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd332df2e8440d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf1cab47fbb4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>