--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d1b416397e4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe788c1f2db045fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf1cab47fbb4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570119551af041f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd332df2e8440d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf1cab47fbb4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404659f788a3411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570119551af041f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,453</x:t>
-[...198 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>