--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe788c1f2db045fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daf1cc8431a4e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570119551af041f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153554575eac4331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404659f788a3411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570119551af041f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7fb62a330b4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153554575eac4331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>