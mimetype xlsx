--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daf1cc8431a4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf23479d27a44b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153554575eac4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfa0b4e16d84390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7fb62a330b4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153554575eac4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69f13dcb6be4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfa0b4e16d84390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,592</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,314</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>102,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,256</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>