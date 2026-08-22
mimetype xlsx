--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf23479d27a44b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e21c56ae3394cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfa0b4e16d84390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3739c8c6a524e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69f13dcb6be4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfa0b4e16d84390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942edd6cc0ea49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3739c8c6a524e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>