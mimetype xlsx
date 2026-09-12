--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e21c56ae3394cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9de5cd8102349c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3739c8c6a524e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728e36e9184343cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942edd6cc0ea49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3739c8c6a524e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d49d1c6fd0e4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728e36e9184343cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>