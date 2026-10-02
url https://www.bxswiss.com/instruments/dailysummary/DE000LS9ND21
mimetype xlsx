--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9de5cd8102349c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4547b7cf72ed412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728e36e9184343cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc242842db3304755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d49d1c6fd0e4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728e36e9184343cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50294221d5624df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc242842db3304755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>107,655</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>109,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>