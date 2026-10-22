--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4547b7cf72ed412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064a8a8183f74d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc242842db3304755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb82e63feae04061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50294221d5624df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc242842db3304755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71313131e22f4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb82e63feae04061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International TradeX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>111,136</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>111,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>