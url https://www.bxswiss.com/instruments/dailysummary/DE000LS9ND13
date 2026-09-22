--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2b2bee60874e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6a3cb0ac694660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336ffbdfc7ca4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f5ac0b80b84af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc632fcfe7b4049e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336ffbdfc7ca4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58524a0eb1448ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f5ac0b80b84af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>