--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6a3cb0ac694660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra415a1a58f49445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f5ac0b80b84af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44bfcea75a2548be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58524a0eb1448ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f5ac0b80b84af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4e46531acd485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44bfcea75a2548be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>