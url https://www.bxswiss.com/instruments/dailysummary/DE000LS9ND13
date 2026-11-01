--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra415a1a58f49445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e94e863fd904285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44bfcea75a2548be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef40de67c274d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4e46531acd485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44bfcea75a2548be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re285d1e89a384eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef40de67c274d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>