--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c153dd88dcc4ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5554a24ad364ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178786c167004728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4319ac9943ed47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fde245f77a4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178786c167004728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18d8f703b364976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4319ac9943ed47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>103,574</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>103,204</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>