--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5554a24ad364ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8867f2e81854ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4319ac9943ed47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bac4fc1f8b247c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18d8f703b364976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4319ac9943ed47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4b826feec247bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bac4fc1f8b247c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>99,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>