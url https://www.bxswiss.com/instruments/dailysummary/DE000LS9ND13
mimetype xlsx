--- v7 (2026-04-30)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8867f2e81854ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178e4aee0c034213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bac4fc1f8b247c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4833bdea1e08479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4b826feec247bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bac4fc1f8b247c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040ed83fd5584634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4833bdea1e08479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,546 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...132 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>