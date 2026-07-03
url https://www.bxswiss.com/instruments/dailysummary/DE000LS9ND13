--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178e4aee0c034213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef5375d154f4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4833bdea1e08479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456121814bf0445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040ed83fd5584634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4833bdea1e08479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f68851fea64db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456121814bf0445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,301 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...249 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>