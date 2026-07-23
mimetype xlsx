--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef5375d154f4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ade9a0dd2446bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456121814bf0445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f565c0d22a459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f68851fea64db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456121814bf0445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be91773ee43404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f565c0d22a459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,446 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>109,407</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>