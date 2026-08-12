--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ade9a0dd2446bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc665c74255742ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f565c0d22a459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3c58974c154a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be91773ee43404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f565c0d22a459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac0d0fc00634837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3c58974c154a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,255 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...203 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -564,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>