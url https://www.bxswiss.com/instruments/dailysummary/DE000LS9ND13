--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc665c74255742ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2b2bee60874e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3c58974c154a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336ffbdfc7ca4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac0d0fc00634837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3c58974c154a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc632fcfe7b4049e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336ffbdfc7ca4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Refresh</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ND13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>