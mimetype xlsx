--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e88c38582354cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b6f50b66624d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553bb86c30304328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5328f06a453f4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9eb3e87f0484e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553bb86c30304328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad5e3bbf59474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5328f06a453f4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>