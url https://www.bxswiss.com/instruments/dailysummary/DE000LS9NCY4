--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b6f50b66624d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ada032f620414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5328f06a453f4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5b3c5a6ca9c401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad5e3bbf59474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5328f06a453f4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f3f0cc7924431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5b3c5a6ca9c401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>