--- v6 (2026-04-23)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ada032f620414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3859b76c35864bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5b3c5a6ca9c401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f40c5cf1595437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f3f0cc7924431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5b3c5a6ca9c401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a04b0334dab4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f40c5cf1595437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>148,656</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>