--- v7 (2026-05-25)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3859b76c35864bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ba1513a6554882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f40c5cf1595437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef177b63ab24195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a04b0334dab4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f40c5cf1595437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc642d5cfe625436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef177b63ab24195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>