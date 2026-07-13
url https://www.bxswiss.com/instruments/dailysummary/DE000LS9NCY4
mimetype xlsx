--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ba1513a6554882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66dc794f098f4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef177b63ab24195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3322aee2d99148be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc642d5cfe625436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef177b63ab24195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af6049b2608484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3322aee2d99148be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>