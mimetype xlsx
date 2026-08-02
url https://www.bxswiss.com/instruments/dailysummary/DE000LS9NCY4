--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66dc794f098f4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506e658978dd4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3322aee2d99148be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58515820fa5463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af6049b2608484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3322aee2d99148be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4bf89bdb9c42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58515820fa5463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>