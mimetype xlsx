--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506e658978dd4632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9188af1edf704148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58515820fa5463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec76975a5c84c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4bf89bdb9c42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58515820fa5463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e3579f56e34ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec76975a5c84c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>