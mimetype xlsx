--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9188af1edf704148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494c31fa92d443e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec76975a5c84c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ac9c05217243f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e3579f56e34ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec76975a5c84c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bd6356643b4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ac9c05217243f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>