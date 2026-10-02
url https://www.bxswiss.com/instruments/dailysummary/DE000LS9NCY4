--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494c31fa92d443e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd8246951ef4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ac9c05217243f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref231cb9be724437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bd6356643b4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ac9c05217243f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb1886193a14c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref231cb9be724437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>