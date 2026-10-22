--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd8246951ef4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d07d3269ec4c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref231cb9be724437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740633445dfc40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb1886193a14c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref231cb9be724437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf97c02bc324132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740633445dfc40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fish-Farming Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>