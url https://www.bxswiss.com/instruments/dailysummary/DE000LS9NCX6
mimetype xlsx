--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3875dabe39fe4816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc23fb4e44b14b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53351ab64daa4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc666df3079884605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb595a04698a42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53351ab64daa4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8335694a05c04b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc666df3079884605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>