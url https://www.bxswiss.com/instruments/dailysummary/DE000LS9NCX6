--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc23fb4e44b14b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0931c45be374413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc666df3079884605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd23e4b9530a4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8335694a05c04b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc666df3079884605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d569fad8b6a44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd23e4b9530a4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>189,924</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,655</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>189,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>