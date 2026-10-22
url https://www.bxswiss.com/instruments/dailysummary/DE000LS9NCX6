--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0931c45be374413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5a38ac38b0404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd23e4b9530a4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R275acb810e3d443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d569fad8b6a44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd23e4b9530a4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a6a31a9cf34d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R275acb810e3d443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>