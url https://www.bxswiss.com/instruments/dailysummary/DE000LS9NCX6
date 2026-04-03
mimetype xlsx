--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76b65d1e9e04b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e6d55507df4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e7a6608b694d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d1634ee5204119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eea7dd21c574ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e7a6608b694d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b438613a5840ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d1634ee5204119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>