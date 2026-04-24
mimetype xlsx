--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e6d55507df4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27cd584750f4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d1634ee5204119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39d2d89f8214d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b438613a5840ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d1634ee5204119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65038e561f34402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39d2d89f8214d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>