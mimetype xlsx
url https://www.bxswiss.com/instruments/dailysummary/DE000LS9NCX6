--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27cd584750f4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6d69b97da7496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39d2d89f8214d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb072a837143b41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65038e561f34402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39d2d89f8214d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bb1bbb1dc64f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb072a837143b41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>