--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6d69b97da7496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330f22e875384a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb072a837143b41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96b60e29e884a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bb1bbb1dc64f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb072a837143b41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3525cfc3b3644160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96b60e29e884a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>