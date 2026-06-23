--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330f22e875384a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d3f86edd5b421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96b60e29e884a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re167b2ad2d694227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3525cfc3b3644160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96b60e29e884a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec55123ac834a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re167b2ad2d694227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>