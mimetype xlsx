--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d3f86edd5b421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedecd6d5d414088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re167b2ad2d694227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64fa04bba9547c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec55123ac834a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re167b2ad2d694227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03104e995dfd41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64fa04bba9547c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>