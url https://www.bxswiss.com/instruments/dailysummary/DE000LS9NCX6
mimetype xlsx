--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedecd6d5d414088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ff8438e3704239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64fa04bba9547c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f4fff966724cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03104e995dfd41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64fa04bba9547c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaecbe6187d748d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f4fff966724cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>