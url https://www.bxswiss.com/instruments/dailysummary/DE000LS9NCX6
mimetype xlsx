--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ff8438e3704239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3875dabe39fe4816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f4fff966724cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53351ab64daa4cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaecbe6187d748d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f4fff966724cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb595a04698a42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53351ab64daa4cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Global Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>