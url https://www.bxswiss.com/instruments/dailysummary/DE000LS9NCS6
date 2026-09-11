--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda4b2b5bfd441df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5436589baaf4b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ecd61e5f8e49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18482d5a72124b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd779769cd1344fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ecd61e5f8e49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033a9dfacc1440e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18482d5a72124b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>