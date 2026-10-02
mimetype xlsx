--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5436589baaf4b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21e4c3caa63493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18482d5a72124b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f8f597e38c41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033a9dfacc1440e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18482d5a72124b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabfb26cdb60491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f8f597e38c41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>