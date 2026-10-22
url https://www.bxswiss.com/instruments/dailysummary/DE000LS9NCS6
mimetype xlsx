--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21e4c3caa63493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c888afd39242ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f8f597e38c41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79edca86f39d4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabfb26cdb60491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f8f597e38c41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d10a7ad3b142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79edca86f39d4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>