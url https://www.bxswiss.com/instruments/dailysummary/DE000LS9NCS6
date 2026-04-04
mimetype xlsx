--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d720a3d0ff74dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3759a5713aa643e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42fd400ed854060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4370ca091042bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d18acc7caa413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42fd400ed854060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae275615a4b1457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4370ca091042bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>102,353</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...505 lines deleted...]
-          <x:t>100,759</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>