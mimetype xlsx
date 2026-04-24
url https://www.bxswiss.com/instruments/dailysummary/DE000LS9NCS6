--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3759a5713aa643e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3640e2feb3bd46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4370ca091042bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bc2c6f6be64046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae275615a4b1457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4370ca091042bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4961f1e6d885402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bc2c6f6be64046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>