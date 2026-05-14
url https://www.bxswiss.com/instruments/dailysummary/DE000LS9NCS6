--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3640e2feb3bd46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae4d2f8fd874175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bc2c6f6be64046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9cc618177e4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4961f1e6d885402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bc2c6f6be64046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4166599aa94cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9cc618177e4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>103,737</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,517</x:t>
-[...80 lines deleted...]
-          <x:t>103,679</x:t>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>103,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>