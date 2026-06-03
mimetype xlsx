--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae4d2f8fd874175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e06e1ca1de543e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9cc618177e4215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77d3d29852a4779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4166599aa94cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9cc618177e4215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c910b74de744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77d3d29852a4779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>103,679</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,514</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>