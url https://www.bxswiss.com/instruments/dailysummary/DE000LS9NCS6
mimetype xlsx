--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e06e1ca1de543e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1b3db93fc34382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77d3d29852a4779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f4fec29ff34021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c910b74de744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77d3d29852a4779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5f5772fb464144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f4fec29ff34021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,465</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>105,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,921</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>