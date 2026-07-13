--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1b3db93fc34382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4870812e514259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f4fec29ff34021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bab59005cb2422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5f5772fb464144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f4fec29ff34021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabcd079f1e44d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bab59005cb2422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>