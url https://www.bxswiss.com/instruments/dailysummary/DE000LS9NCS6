--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4870812e514259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7407ca5a0a2646f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bab59005cb2422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f39086cadfb43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabcd079f1e44d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bab59005cb2422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3401e265ea504838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f39086cadfb43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>103,302</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,423</x:t>
-[...323 lines deleted...]
-          <x:t>103,793</x:t>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>