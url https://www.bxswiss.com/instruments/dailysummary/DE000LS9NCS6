--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7407ca5a0a2646f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda4b2b5bfd441df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f39086cadfb43c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ecd61e5f8e49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3401e265ea504838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f39086cadfb43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd779769cd1344fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ecd61e5f8e49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV - BUY &lt;10 - SELL &gt;15</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,529</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>