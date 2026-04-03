--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67339269a6b54e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a19d2926f5f4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48c7d39b39b466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4143ef9922a346b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9277df4a945427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48c7d39b39b466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d5c7932bb5434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4143ef9922a346b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>