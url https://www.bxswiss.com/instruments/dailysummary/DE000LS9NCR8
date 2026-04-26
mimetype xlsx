--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a19d2926f5f4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451d107e986a4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4143ef9922a346b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb606d02efb0484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d5c7932bb5434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4143ef9922a346b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb95141f39f44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb606d02efb0484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>152,851</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,006</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>149,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>