--- v6 (2026-04-26)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451d107e986a4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1475bda352a24eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb606d02efb0484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f04f6a6757c40fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb95141f39f44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb606d02efb0484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f35a8009c1c4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f04f6a6757c40fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>161,598</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,474</x:t>
-[...26 lines deleted...]
-          <x:t>160,559</x:t>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>