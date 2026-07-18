--- v7 (2026-06-13)
+++ v8 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1475bda352a24eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f24c4224524383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f04f6a6757c40fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2f8ba29833419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f35a8009c1c4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f04f6a6757c40fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90eba12cf0f40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2f8ba29833419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>163,225</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>