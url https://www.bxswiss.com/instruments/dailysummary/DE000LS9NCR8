--- v8 (2026-07-18)
+++ v9 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f24c4224524383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82aad1b98914bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2f8ba29833419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6488eabf18274958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90eba12cf0f40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2f8ba29833419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb7219e43fb46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6488eabf18274958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>