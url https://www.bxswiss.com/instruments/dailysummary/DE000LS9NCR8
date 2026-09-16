--- v9 (2026-08-07)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82aad1b98914bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b83042244394696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6488eabf18274958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e11e9964074287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb7219e43fb46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6488eabf18274958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779c286629be4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e11e9964074287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>183,804</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>