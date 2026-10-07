--- v10 (2026-09-16)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b83042244394696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e16bd5b8284d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e11e9964074287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a400a0161bc47f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779c286629be4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e11e9964074287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a38708f3ce54063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a400a0161bc47f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>