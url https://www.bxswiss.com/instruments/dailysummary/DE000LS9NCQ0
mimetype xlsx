--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c66825607e24769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671e98f29d674cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf164d878d3084652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2c402489a0458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1dafdcf3224854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf164d878d3084652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa52f46de544393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2c402489a0458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>58,657</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,456</x:t>
-[...254 lines deleted...]
-          <x:t>56,782</x:t>
+          <x:t>57,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,611</x:t>
-[...166 lines deleted...]
-          <x:t>57,062</x:t>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>