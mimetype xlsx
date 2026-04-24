--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671e98f29d674cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf1fa10ec234355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2c402489a0458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13bdcd97d87548f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa52f46de544393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2c402489a0458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5d854822654193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13bdcd97d87548f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>