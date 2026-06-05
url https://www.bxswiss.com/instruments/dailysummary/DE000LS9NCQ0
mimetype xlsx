--- v5 (2026-04-24)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf1fa10ec234355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8157758d1c4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13bdcd97d87548f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ced1dc098244c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5d854822654193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13bdcd97d87548f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ea28a020ca4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ced1dc098244c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>56,652</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>59,087</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>