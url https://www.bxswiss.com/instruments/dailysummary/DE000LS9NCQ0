--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8157758d1c4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc28e31a0762422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ced1dc098244c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de644b6bee24080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ea28a020ca4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ced1dc098244c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff3e18326b64c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de644b6bee24080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>