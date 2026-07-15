--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc28e31a0762422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra472444484234247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de644b6bee24080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915885693cca4c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff3e18326b64c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de644b6bee24080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d10db40397d4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915885693cca4c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>