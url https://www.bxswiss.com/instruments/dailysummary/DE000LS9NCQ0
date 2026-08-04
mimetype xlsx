--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra472444484234247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff8691f75a64fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915885693cca4c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae570b9cd7044ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d10db40397d4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915885693cca4c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40afbe74ed4a469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae570b9cd7044ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>62,415</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>61,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,787</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>63,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>