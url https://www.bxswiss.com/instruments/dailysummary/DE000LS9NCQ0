--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff8691f75a64fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286fbc7d5857458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae570b9cd7044ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18bff9d1a7ea456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40afbe74ed4a469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae570b9cd7044ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea946d1cc9a24fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18bff9d1a7ea456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>61,897</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>61,417</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>62,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>