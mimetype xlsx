--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286fbc7d5857458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff2dcf666344507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18bff9d1a7ea456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961ebc0369254fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea946d1cc9a24fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18bff9d1a7ea456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0a205ee4054c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961ebc0369254fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>60,276</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>61,807</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>