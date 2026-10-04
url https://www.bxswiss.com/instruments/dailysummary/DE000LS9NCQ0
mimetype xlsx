--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff2dcf666344507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb211c2f4329c455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961ebc0369254fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf049ca36f9534418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0a205ee4054c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961ebc0369254fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e526bc3bf65426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf049ca36f9534418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>