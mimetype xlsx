--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb211c2f4329c455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80770b6908d74191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf049ca36f9534418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c69b7942e7a49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e526bc3bf65426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf049ca36f9534418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1710fbc77c2b418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c69b7942e7a49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienfilter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>