--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0510afa7394a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c944ae9c4c34d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bed34d94454784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa3ecb24c114948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a6c10ab82945bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bed34d94454784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e11c90fea914d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa3ecb24c114948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>