--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c944ae9c4c34d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793dabc134af4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa3ecb24c114948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5560ae10924eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e11c90fea914d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa3ecb24c114948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a86565a96fe4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5560ae10924eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>