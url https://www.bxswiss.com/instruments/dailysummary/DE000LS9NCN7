--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793dabc134af4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5add231f1d2d47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5560ae10924eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b48784a4584b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a86565a96fe4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5560ae10924eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32320b89d5c64e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b48784a4584b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>