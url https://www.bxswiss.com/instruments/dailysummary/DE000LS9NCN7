--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5add231f1d2d47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0677df9dd85244fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b48784a4584b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f74e112debb4440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32320b89d5c64e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b48784a4584b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc8b8698e7a406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f74e112debb4440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>