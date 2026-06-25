--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0677df9dd85244fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf8f2ca955540d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f74e112debb4440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3eca1f207f4295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc8b8698e7a406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f74e112debb4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27445c5c9674f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3eca1f207f4295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>