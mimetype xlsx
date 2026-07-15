--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf8f2ca955540d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868974d4ec7e4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3eca1f207f4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706c2d3c30b540ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27445c5c9674f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3eca1f207f4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4f3052152a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706c2d3c30b540ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>