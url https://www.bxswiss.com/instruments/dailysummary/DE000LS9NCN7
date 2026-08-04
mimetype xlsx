--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868974d4ec7e4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4d49d718014b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706c2d3c30b540ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ae4250b09c48d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4f3052152a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706c2d3c30b540ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9acff04e004115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ae4250b09c48d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>