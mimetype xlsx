--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4d49d718014b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e51fc1a5e0d41dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ae4250b09c48d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86990d9718744808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9acff04e004115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ae4250b09c48d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ad081419374ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86990d9718744808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,490</x:t>
@@ -737,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>