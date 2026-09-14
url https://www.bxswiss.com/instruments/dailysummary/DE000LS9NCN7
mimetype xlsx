--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e51fc1a5e0d41dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f768880b2304295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86990d9718744808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5efd6c7e03485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ad081419374ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86990d9718744808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfb36668bb741c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5efd6c7e03485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>