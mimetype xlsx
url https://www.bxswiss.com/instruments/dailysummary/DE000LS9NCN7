--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f768880b2304295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3deb7db8c6f3416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5efd6c7e03485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727464a305a04ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfb36668bb741c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5efd6c7e03485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03629ebc1b1e499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727464a305a04ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>