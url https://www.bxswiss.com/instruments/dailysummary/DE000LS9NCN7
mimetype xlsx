--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3deb7db8c6f3416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d3854c48b74998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727464a305a04ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6b378165fd47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03629ebc1b1e499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727464a305a04ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cdf48b915e24987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6b378165fd47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,007</x:t>
@@ -764,31 +299,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>