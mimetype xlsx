--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70574097c0064db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbe5a2b9be340c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb18d5ce3434ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67769148d82c4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a24fab9fa64a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb18d5ce3434ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9462250e00384c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67769148d82c4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>