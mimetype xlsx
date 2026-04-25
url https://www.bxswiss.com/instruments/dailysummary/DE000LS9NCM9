--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbe5a2b9be340c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc44cce57f94ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67769148d82c4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e037a002164da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9462250e00384c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67769148d82c4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3c220fa33c4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e037a002164da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>