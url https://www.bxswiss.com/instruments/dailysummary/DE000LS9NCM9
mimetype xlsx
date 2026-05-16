--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc44cce57f94ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3028ae35bd4672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e037a002164da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d07705b2e164094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3c220fa33c4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e037a002164da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84410b8947e64422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d07705b2e164094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>