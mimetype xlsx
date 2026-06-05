--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3028ae35bd4672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d59dda0a58c42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d07705b2e164094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ef61993c7b44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84410b8947e64422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d07705b2e164094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6064cea73f44910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ef61993c7b44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>