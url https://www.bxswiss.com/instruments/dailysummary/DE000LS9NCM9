--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d59dda0a58c42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8036788e1fa4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ef61993c7b44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad311af2ed7a48e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6064cea73f44910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ef61993c7b44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f34c26151049a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad311af2ed7a48e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>