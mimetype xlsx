--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8036788e1fa4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6883aee29a624ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad311af2ed7a48e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9451d0b457b14797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f34c26151049a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad311af2ed7a48e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3608f27cbd1244f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9451d0b457b14797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>127,775</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>