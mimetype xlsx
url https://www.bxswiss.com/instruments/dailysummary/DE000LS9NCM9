--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6883aee29a624ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeab8e122f264b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9451d0b457b14797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26b0dfd496c48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3608f27cbd1244f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9451d0b457b14797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda7356a247942bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26b0dfd496c48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>