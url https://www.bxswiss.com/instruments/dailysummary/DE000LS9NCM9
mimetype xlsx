--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeab8e122f264b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb6effc495542af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26b0dfd496c48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e548422a354275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda7356a247942bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26b0dfd496c48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d9d502941947fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e548422a354275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>132,762</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,096</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>