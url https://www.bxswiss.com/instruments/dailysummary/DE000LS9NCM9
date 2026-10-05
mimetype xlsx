--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb6effc495542af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f60d7f71ae84ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e548422a354275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb521a603114df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d9d502941947fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e548422a354275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781e26cbeaab4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb521a603114df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>