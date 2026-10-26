--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f60d7f71ae84ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d5afe3395a48d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb521a603114df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21939201a7524cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781e26cbeaab4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb521a603114df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce29b5060748a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21939201a7524cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deo Volente!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>