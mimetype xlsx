--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8301ec18194456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545055755e124cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5850c39f33e489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9fd5a1d6d1466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46d6b4c03a64946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5850c39f33e489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e73988983214365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9fd5a1d6d1466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>