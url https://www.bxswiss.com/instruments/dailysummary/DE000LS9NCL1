--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545055755e124cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99464d4076341a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9fd5a1d6d1466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f06086345a4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e73988983214365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9fd5a1d6d1466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae87d4cba5694c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f06086345a4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>