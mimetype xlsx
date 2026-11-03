--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99464d4076341a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d3154898bd4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f06086345a4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2335781676de4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae87d4cba5694c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f06086345a4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f6246f4d2f4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2335781676de4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>