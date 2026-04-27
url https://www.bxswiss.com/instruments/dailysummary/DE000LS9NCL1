--- v5 (2026-03-18)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc387642d5e494c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585d1b6a266d45b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc654fcb9ff724e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ff096e639544ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d01c7ac39541cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc654fcb9ff724e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8d8a089ae040ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ff096e639544ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,483</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>