--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585d1b6a266d45b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d1021ed63c4e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ff096e639544ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345e0cf6113a4d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8d8a089ae040ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ff096e639544ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5ff1e79b5d4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345e0cf6113a4d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>150,399</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,118</x:t>
-[...328 lines deleted...]
-          <x:t>153,977</x:t>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>