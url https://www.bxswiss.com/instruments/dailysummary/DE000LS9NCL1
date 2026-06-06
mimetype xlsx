--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d1021ed63c4e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a5e20090e948aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345e0cf6113a4d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01561616799a4e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5ff1e79b5d4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345e0cf6113a4d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9880844e5644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01561616799a4e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>153,162</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>150,020</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>