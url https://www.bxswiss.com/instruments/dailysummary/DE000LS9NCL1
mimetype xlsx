--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a5e20090e948aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dc3cc731314e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01561616799a4e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e76981cac84121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9880844e5644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01561616799a4e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a6ed85ed24f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e76981cac84121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>