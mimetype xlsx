--- v9 (2026-06-27)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dc3cc731314e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461cc0067cff4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e76981cac84121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a754457b9a0457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a6ed85ed24f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e76981cac84121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ef739150434af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a754457b9a0457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>152,601</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>156,773</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>