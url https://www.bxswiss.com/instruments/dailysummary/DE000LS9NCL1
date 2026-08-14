--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461cc0067cff4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4e3a3272d14249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a754457b9a0457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150f5c78cf324ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ef739150434af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a754457b9a0457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1898f573a8fc4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150f5c78cf324ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>