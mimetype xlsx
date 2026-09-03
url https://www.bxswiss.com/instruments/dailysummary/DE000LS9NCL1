--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4e3a3272d14249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8301ec18194456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150f5c78cf324ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5850c39f33e489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1898f573a8fc4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150f5c78cf324ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46d6b4c03a64946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5850c39f33e489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4 Sterne Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>