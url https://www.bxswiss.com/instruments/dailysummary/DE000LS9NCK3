--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1559f429fc4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d94358c5a6740ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334027f5941a4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8863cf999fc74d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6288327fd8647ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334027f5941a4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c47330fe2bf4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8863cf999fc74d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>