--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d94358c5a6740ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41abf6da999b4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8863cf999fc74d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra224fa96909b4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c47330fe2bf4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8863cf999fc74d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d8c8cedc994f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra224fa96909b4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>