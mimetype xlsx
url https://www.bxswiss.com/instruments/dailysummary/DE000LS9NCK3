--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41abf6da999b4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b003df5c96445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra224fa96909b4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d70fd55bf5d4110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d8c8cedc994f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra224fa96909b4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956b65ed064e49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d70fd55bf5d4110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>