--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b003df5c96445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63cc6bb114ee4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d70fd55bf5d4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f2b7d2c9fb4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956b65ed064e49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d70fd55bf5d4110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf3b46710da4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f2b7d2c9fb4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>