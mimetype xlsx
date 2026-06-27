--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63cc6bb114ee4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f40a310a7704aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f2b7d2c9fb4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fdedeeb95c4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf3b46710da4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f2b7d2c9fb4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c030ba54114b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fdedeeb95c4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>