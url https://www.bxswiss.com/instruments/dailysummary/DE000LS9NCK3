--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f40a310a7704aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2722f38dc12c467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fdedeeb95c4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cec2cdb32b4e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c030ba54114b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fdedeeb95c4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d019ef4bb74383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cec2cdb32b4e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>