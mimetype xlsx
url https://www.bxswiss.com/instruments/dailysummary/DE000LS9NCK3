--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2722f38dc12c467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f37aa93054c46ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cec2cdb32b4e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c908a9061e4a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d019ef4bb74383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cec2cdb32b4e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a46f1e7fb740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c908a9061e4a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>