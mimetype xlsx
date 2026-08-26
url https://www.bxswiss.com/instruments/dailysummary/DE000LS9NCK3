--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f37aa93054c46ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e508fe538a4746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c908a9061e4a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533ebdd5184c494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a46f1e7fb740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c908a9061e4a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91119b768f504814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533ebdd5184c494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>