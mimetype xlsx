--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e508fe538a4746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d36890b01f04046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533ebdd5184c494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afad3b167f84e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91119b768f504814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533ebdd5184c494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70fcca7eee3406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afad3b167f84e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>