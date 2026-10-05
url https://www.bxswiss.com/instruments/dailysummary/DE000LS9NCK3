--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d36890b01f04046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fe04fd1e7347a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afad3b167f84e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf031b056b67b4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70fcca7eee3406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afad3b167f84e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56f48dd097f4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf031b056b67b4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>