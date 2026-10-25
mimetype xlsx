--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fe04fd1e7347a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15518e7f0af48d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf031b056b67b4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c533a051ebc4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56f48dd097f4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf031b056b67b4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc200b8b920694127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c533a051ebc4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff &amp; Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>