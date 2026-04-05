--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7948a0689b946af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fbc8f4bfbe4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeefd43d9024494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a94547f1384735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9920c3aa77b44f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeefd43d9024494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb594c1b4829e4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a94547f1384735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>