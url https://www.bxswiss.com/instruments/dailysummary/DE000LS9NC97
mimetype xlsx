--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fbc8f4bfbe4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad66075d3e64d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a94547f1384735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d44a70e31544ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb594c1b4829e4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a94547f1384735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87aeeee4517d4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d44a70e31544ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>