--- v6 (2026-05-02)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad66075d3e64d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5809f4df1205426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d44a70e31544ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23b5a82f22d4f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87aeeee4517d4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d44a70e31544ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533af1b3380a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23b5a82f22d4f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>412,192</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>