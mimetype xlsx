--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5809f4df1205426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402bf6a8b95d4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23b5a82f22d4f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a2ed9ca6744353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533af1b3380a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23b5a82f22d4f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe22f99f0684fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a2ed9ca6744353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>