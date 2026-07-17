--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402bf6a8b95d4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd719a7b553f8490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a2ed9ca6744353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792125f4ae2c4954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe22f99f0684fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a2ed9ca6744353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020e8e01913a45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792125f4ae2c4954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>