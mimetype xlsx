--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd719a7b553f8490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074b40fb412c4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792125f4ae2c4954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f51d38863b2459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020e8e01913a45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792125f4ae2c4954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee03213b5d54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f51d38863b2459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>