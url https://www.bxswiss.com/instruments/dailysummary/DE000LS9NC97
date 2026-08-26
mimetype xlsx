--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074b40fb412c4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c67f8b6576a460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f51d38863b2459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f009111dba74c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee03213b5d54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f51d38863b2459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bfb3e6ca37412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f009111dba74c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>