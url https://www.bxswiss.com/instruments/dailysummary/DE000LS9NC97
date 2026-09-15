--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c67f8b6576a460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef7662da18e48d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f009111dba74c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d35b42c11d4225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bfb3e6ca37412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f009111dba74c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c6addeede74b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d35b42c11d4225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>