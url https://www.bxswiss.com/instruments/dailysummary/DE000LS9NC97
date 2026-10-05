--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef7662da18e48d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4d9dbf9b2c4c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d35b42c11d4225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f9863ccabd4e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c6addeede74b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d35b42c11d4225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bbd295c31344be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f9863ccabd4e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>