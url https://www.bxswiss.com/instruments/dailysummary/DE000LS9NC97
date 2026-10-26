--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4d9dbf9b2c4c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d238d63aba54f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f9863ccabd4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4709c0d6875a4741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bbd295c31344be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f9863ccabd4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c33834e15c34c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4709c0d6875a4741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Omega-3-Worlds End</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>