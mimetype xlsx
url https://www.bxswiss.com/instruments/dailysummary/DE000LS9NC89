--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ddb0a61d6e4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3175f212d794cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f4dd52eaca4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251140fefb8c46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbd9fe778ad4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f4dd52eaca4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07283ba6e74042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251140fefb8c46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>