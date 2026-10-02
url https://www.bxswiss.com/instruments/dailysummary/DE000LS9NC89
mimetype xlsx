--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3175f212d794cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c212502d9e4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251140fefb8c46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008f093276634334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07283ba6e74042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251140fefb8c46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5928983c3b34d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008f093276634334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>96,697</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,601</x:t>
-[...377 lines deleted...]
-          <x:t>97,071</x:t>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>