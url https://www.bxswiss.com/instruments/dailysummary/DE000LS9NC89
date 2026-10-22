--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c212502d9e4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15353d58ce14839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008f093276634334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884bb7f86e474f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5928983c3b34d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008f093276634334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce13a1d19abd4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884bb7f86e474f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>98,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,908</x:t>
-[...571 lines deleted...]
-          <x:t>96,387</x:t>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>