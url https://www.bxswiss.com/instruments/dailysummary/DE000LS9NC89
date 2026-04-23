--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaaf0ee598434eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43267c13db1044c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e0e427772544ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf43a9185f95465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310d96c6a55e4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e0e427772544ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba585a997294c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf43a9185f95465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>90,529</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>