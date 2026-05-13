--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43267c13db1044c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62856a32ff25481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf43a9185f95465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ebd3cb206a4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba585a997294c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf43a9185f95465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9d3b6194704245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ebd3cb206a4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>94,466</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,212</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>93,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,196</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>