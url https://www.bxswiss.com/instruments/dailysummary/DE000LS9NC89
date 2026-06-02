--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62856a32ff25481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346714aa1e294e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ebd3cb206a4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824852c22664d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9d3b6194704245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ebd3cb206a4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf56ca3c64704ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824852c22664d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>92,182</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,949</x:t>
-[...188 lines deleted...]
-          <x:t>90,395</x:t>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>