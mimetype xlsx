--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346714aa1e294e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03af357e7c6942bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824852c22664d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528106be72f04f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf56ca3c64704ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824852c22664d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6036cb09adb4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528106be72f04f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>