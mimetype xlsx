--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03af357e7c6942bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbbb68a16cf4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528106be72f04f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de1c1b7a18a48df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6036cb09adb4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528106be72f04f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ab1bad72f94550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de1c1b7a18a48df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,972</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,392</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>91,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,445</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>91,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>