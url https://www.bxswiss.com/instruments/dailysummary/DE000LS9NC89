--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbbb68a16cf4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc599715271674d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de1c1b7a18a48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3053380806d466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ab1bad72f94550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de1c1b7a18a48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4498f19cad44980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3053380806d466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>