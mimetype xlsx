--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc599715271674d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ddb0a61d6e4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3053380806d466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f4dd52eaca4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4498f19cad44980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3053380806d466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbd9fe778ad4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f4dd52eaca4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Stars langfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>