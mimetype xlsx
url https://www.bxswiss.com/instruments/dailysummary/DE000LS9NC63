--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eb39da2df64c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabc3d2c289f4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b3dda28f7746cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8985b56f88054a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a1208845314751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b3dda28f7746cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9cc34ff7cd4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8985b56f88054a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>