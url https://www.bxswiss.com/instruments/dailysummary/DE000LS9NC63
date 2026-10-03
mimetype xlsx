--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabc3d2c289f4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a77f8a6e6d4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8985b56f88054a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048e45ce7c3246cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9cc34ff7cd4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8985b56f88054a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3890de500c4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048e45ce7c3246cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>