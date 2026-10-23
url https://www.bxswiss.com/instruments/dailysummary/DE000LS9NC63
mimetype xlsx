--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a77f8a6e6d4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b64b7b1ad042f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048e45ce7c3246cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa08e34a7b30428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3890de500c4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048e45ce7c3246cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea19fd9187cb488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa08e34a7b30428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>