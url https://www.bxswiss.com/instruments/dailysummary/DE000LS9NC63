--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c6da41eec14b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb263d7159174c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86ada43dd8a49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b8b9247a884e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde567ab98dd346bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86ada43dd8a49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64511fec9e454f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b8b9247a884e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>181,416</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,920</x:t>
-[...485 lines deleted...]
-          <x:t>181,315</x:t>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>