--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb263d7159174c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc746102ba54d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b8b9247a884e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68c2310ed724ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64511fec9e454f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b8b9247a884e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9feb4dbebdcd4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68c2310ed724ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>