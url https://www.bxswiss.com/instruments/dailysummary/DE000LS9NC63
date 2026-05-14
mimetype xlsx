--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc746102ba54d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ab291531fb4df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68c2310ed724ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a6a9da6245408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9feb4dbebdcd4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68c2310ed724ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9ac608cbd54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a6a9da6245408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>