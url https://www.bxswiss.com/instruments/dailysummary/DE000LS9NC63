--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ab291531fb4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7345e922a7455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a6a9da6245408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb29eec3a81345f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9ac608cbd54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a6a9da6245408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5581685d7342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb29eec3a81345f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>190,437</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,278</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,132</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>