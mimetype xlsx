--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7345e922a7455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0d2154c12a4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb29eec3a81345f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9464ecae21164dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5581685d7342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb29eec3a81345f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c9ce92bea540ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9464ecae21164dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>192,502</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>193,131</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>