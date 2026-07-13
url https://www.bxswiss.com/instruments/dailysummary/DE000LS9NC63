--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0d2154c12a4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fb7ceaacab40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9464ecae21164dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4b79f29613466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c9ce92bea540ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9464ecae21164dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068977720c49423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4b79f29613466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>