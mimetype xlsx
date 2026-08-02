--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fb7ceaacab40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25a249fa7b04f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4b79f29613466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b8134127084c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068977720c49423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4b79f29613466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4b8bcd5f66480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b8134127084c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>