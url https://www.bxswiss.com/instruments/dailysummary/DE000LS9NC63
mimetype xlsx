--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25a249fa7b04f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eb39da2df64c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b8134127084c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b3dda28f7746cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4b8bcd5f66480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b8134127084c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a1208845314751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b3dda28f7746cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueInvestor Fokus-Anlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NC63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>