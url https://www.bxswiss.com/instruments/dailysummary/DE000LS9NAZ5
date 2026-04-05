--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20b4a1fd822411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e198a94ec04009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965085ee170e4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda57ff0acc1e4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e257181aab44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965085ee170e4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1f119135ad4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda57ff0acc1e4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>49,028</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>48,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>48,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,502</x:t>
-[...247 lines deleted...]
-          <x:t>48,551</x:t>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>