--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e198a94ec04009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02aa4c3a25fb4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda57ff0acc1e4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa77b28eb1a428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1f119135ad4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda57ff0acc1e4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463aea83a3b04fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa77b28eb1a428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>48,830</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>49,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>