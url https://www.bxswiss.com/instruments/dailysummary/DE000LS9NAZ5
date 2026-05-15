--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02aa4c3a25fb4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9373521193c84c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa77b28eb1a428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94cfa7a2ec24424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463aea83a3b04fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa77b28eb1a428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7643bcd2994939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94cfa7a2ec24424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,235</x:t>
-[...58 lines deleted...]
-          <x:t>49,152</x:t>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>49,104</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>49,112</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,112</x:t>
-[...38 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,417</x:t>
-[...144 lines deleted...]
-          <x:t>49,530</x:t>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>