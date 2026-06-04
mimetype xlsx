--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9373521193c84c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca96121a3cc444ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94cfa7a2ec24424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a56e37ea2bc4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7643bcd2994939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94cfa7a2ec24424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33913b6edcf741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a56e37ea2bc4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>49,266</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,121</x:t>
-[...254 lines deleted...]
-          <x:t>49,642</x:t>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,605</x:t>
-[...301 lines deleted...]
-          <x:t>49,357</x:t>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>