--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca96121a3cc444ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91655ecc2e7444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a56e37ea2bc4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9cdc571e934a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33913b6edcf741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a56e37ea2bc4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f24650eae5d460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9cdc571e934a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>