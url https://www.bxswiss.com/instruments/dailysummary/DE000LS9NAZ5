--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91655ecc2e7444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107e1a95793f41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9cdc571e934a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2681c604974485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f24650eae5d460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9cdc571e934a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941328b4e1c54d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2681c604974485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>