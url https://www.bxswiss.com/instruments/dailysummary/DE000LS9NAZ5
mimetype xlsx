--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107e1a95793f41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac799c20f62c4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2681c604974485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ec89c2ba1f4e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941328b4e1c54d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2681c604974485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re331f2ddad2641eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ec89c2ba1f4e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>50,509</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,509</x:t>
-[...200 lines deleted...]
-          <x:t>50,333</x:t>
+          <x:t>50,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,526</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>50,739</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>