--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac799c20f62c4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0493b92ba0fc47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ec89c2ba1f4e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1e6ea2ccd44fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re331f2ddad2641eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ec89c2ba1f4e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb57729552794217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1e6ea2ccd44fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>50,556</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,521</x:t>
-[...200 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>50,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,691</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>50,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>