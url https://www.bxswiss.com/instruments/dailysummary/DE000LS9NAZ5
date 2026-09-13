--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0493b92ba0fc47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7eb35806c11407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1e6ea2ccd44fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8cc0b14f9a4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb57729552794217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1e6ea2ccd44fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0976284248d042d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8cc0b14f9a4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,606 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>50,883</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,598</x:t>
-[...70 lines deleted...]
-          <x:t>50,966</x:t>
+          <x:t>51,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>50,727</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,802</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>50,691</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>