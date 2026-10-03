--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7eb35806c11407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920301243f914a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8cc0b14f9a4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd500297ee94687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0976284248d042d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8cc0b14f9a4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0f34dad06e47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd500297ee94687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,606 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...13 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,062</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>50,913</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>51,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>51,121</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>