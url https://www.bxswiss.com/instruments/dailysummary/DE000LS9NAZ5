--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920301243f914a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a18f7b988447a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd500297ee94687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460e51dcc21e406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0f34dad06e47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd500297ee94687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06013da8908f4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460e51dcc21e406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Top10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>51,019</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>50,852</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>