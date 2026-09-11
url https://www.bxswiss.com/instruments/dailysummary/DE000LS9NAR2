--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3826c385737c41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb012cd926d2c47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb11bcc9fee94a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5345a915597c4f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d76586ed0a4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb11bcc9fee94a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00b6cb7304e4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5345a915597c4f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>