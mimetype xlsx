--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb012cd926d2c47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ca604cad2e40f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5345a915597c4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62292f06645499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00b6cb7304e4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5345a915597c4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804f9b36f99f497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62292f06645499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>