--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ca604cad2e40f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b831ca948d41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62292f06645499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8e95d765354d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804f9b36f99f497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62292f06645499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7e9c70472f4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8e95d765354d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>104,788</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,116</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>104,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>