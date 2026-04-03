--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a5dba1f6d64588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b00ca2a7fc940a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc942061297154042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe46bfef65f4b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a0eff0052e45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc942061297154042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a645aade6ee4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe46bfef65f4b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...598 lines deleted...]
-          <x:t>97,761</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,302</x:t>
-[...31 lines deleted...]
-          <x:t>97,235</x:t>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>