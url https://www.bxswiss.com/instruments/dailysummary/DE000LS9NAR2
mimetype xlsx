--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b00ca2a7fc940a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb009c98767c465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe46bfef65f4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7b1eb04cd44e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a645aade6ee4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe46bfef65f4b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099ac67ff2a74dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7b1eb04cd44e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>