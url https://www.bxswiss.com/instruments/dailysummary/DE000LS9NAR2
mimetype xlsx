--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb009c98767c465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b538c1dae14a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7b1eb04cd44e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160e0e41150f4d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099ac67ff2a74dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7b1eb04cd44e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7a5571289948fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160e0e41150f4d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>