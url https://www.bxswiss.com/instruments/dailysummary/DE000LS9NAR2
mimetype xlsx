--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b538c1dae14a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbd5a69fccc4146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160e0e41150f4d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e052ba6eb041a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7a5571289948fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160e0e41150f4d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55eddd08264743c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e052ba6eb041a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,702</x:t>
-[...63 lines deleted...]
-          <x:t>106,446</x:t>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>