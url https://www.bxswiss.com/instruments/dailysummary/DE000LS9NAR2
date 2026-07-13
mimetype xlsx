--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbd5a69fccc4146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e6220fbea64037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e052ba6eb041a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8d563c83c4440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55eddd08264743c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e052ba6eb041a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0eef9a6c4a436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8d563c83c4440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,450</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,646</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>104,353</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>