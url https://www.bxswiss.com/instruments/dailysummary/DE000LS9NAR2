--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e6220fbea64037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24773afa635a47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8d563c83c4440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra837049b8dfb4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0eef9a6c4a436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8d563c83c4440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6069141e6aad4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra837049b8dfb4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,634</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,237</x:t>
-[...144 lines deleted...]
-          <x:t>107,131</x:t>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>