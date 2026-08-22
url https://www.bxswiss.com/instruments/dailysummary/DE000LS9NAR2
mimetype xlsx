--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24773afa635a47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3826c385737c41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra837049b8dfb4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb11bcc9fee94a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6069141e6aad4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra837049b8dfb4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d76586ed0a4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb11bcc9fee94a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alles rund um E-Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NAR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,237</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>105,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,812</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>